--- v0 (2026-05-28)
+++ v1 (2026-07-14)
@@ -475,51 +475,51 @@
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd20920aca19e77a578a10c8c190a81.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257137c358612ae64fff907608fd3241.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>