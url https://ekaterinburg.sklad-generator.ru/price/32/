--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -14,371 +14,314 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Наш телефон:</t>
   </si>
   <si>
     <t>8 (495) 789-47-76</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Мощность станции (кВт)</t>
   </si>
   <si>
     <t>Мощность контакторов (А)</t>
   </si>
   <si>
     <t>Степень защиты</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум ИЭК 63</t>
   </si>
   <si>
     <t>55 650</t>
   </si>
   <si>
     <t>до 35</t>
   </si>
   <si>
     <t>32-63</t>
   </si>
   <si>
     <t>IP 54</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/iek-63/</t>
   </si>
   <si>
+    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 100</t>
+  </si>
+  <si>
+    <t>61 800</t>
+  </si>
+  <si>
+    <t>от 25 до 50</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-100/</t>
+  </si>
+  <si>
+    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 185</t>
+  </si>
+  <si>
+    <t>65 700</t>
+  </si>
+  <si>
+    <t>от 70 до 80</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-185/</t>
+  </si>
+  <si>
+    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 265</t>
+  </si>
+  <si>
+    <t>80 107</t>
+  </si>
+  <si>
+    <t>от 100 до 130</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-265/</t>
+  </si>
+  <si>
+    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 330</t>
+  </si>
+  <si>
+    <t>116 110</t>
+  </si>
+  <si>
+    <t>от 130 до 150</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-330/</t>
+  </si>
+  <si>
+    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 630</t>
+  </si>
+  <si>
+    <t>125 800</t>
+  </si>
+  <si>
+    <t>от 200 до 300</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-630/</t>
+  </si>
+  <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум ABB 63</t>
   </si>
   <si>
-    <t>168 000</t>
+    <t>по запросу</t>
   </si>
   <si>
     <t>до 25</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/abb-63/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум Schneider Electric 63</t>
   </si>
   <si>
-    <t>73 850</t>
-[...1 lines deleted...]
-  <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/schneider-electric-63/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум ИЭК 63 с подогревом</t>
   </si>
   <si>
-    <t>75 000</t>
-[...1 lines deleted...]
-  <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/iek-63-s-podogrevom/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум ABB 63 с подогревом</t>
   </si>
   <si>
-    <t>207 000</t>
-[...1 lines deleted...]
-  <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/abb-63-s-podogrevom/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум Schneider Electric 63 с подогревом</t>
   </si>
   <si>
-    <t>101 625</t>
-[...1 lines deleted...]
-  <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/schneider-electric-63-s-podogrevom/</t>
   </si>
   <si>
-    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 100</t>
-[...10 lines deleted...]
-  <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 130</t>
   </si>
   <si>
-    <t>102 960</t>
-[...1 lines deleted...]
-  <si>
     <t>от 50 до 60</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-130/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 150</t>
   </si>
   <si>
-    <t>114 660</t>
-[...1 lines deleted...]
-  <si>
     <t>от 60 до 70</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-150/</t>
   </si>
   <si>
-    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 185</t>
-[...10 lines deleted...]
-  <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 225</t>
   </si>
   <si>
-    <t>164 835</t>
-[...1 lines deleted...]
-  <si>
     <t>от 80 до 100</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-225/</t>
   </si>
   <si>
-    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 265</t>
-[...22 lines deleted...]
-  <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 400</t>
   </si>
   <si>
-    <t>212 004</t>
-[...1 lines deleted...]
-  <si>
     <t>от 150 до 200</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-400/</t>
   </si>
   <si>
-    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 630</t>
-[...10 lines deleted...]
-  <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 800</t>
   </si>
   <si>
-    <t>290 649</t>
-[...1 lines deleted...]
-  <si>
     <t>от 300 до 400</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-800/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум 2 ввода</t>
   </si>
   <si>
-    <t>по запросу</t>
-[...1 lines deleted...]
-  <si>
     <t>от 50 до 400</t>
   </si>
   <si>
     <t>100-800</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/2-vvoda/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум 1000А</t>
   </si>
   <si>
-    <t>376 815</t>
-[...1 lines deleted...]
-  <si>
     <t>от 400 до 500</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/1000a/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум 1250А</t>
   </si>
   <si>
-    <t>550 800</t>
-[...1 lines deleted...]
-  <si>
     <t>от 500 до 600</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/1250a/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум 1600А</t>
   </si>
   <si>
-    <t>708 150</t>
-[...1 lines deleted...]
-  <si>
     <t>от 600 до 800</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/1600a/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум 2000А</t>
   </si>
   <si>
-    <t>1 084 515</t>
-[...1 lines deleted...]
-  <si>
     <t>от 800 до 1000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/2000a/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум 2500А</t>
   </si>
   <si>
-    <t>1 335 180</t>
-[...1 lines deleted...]
-  <si>
     <t>от 1000 до 1250</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/2500a/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум 3200А</t>
   </si>
   <si>
-    <t>1 624 500</t>
-[...1 lines deleted...]
-  <si>
     <t>от 1250 до 1600</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/3200a/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум 125А</t>
   </si>
   <si>
-    <t>94 800</t>
-[...1 lines deleted...]
-  <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/125a/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум 250А</t>
   </si>
   <si>
-    <t>168 300</t>
-[...1 lines deleted...]
-  <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/250a/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум Legrand 63</t>
-  </si>
-[...1 lines deleted...]
-    <t>125 625</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/legrand-63/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -475,51 +418,51 @@
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257137c358612ae64fff907608fd3241.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661e1d175e520e19c814e60c4b272d11.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -895,537 +838,537 @@
       </c>
       <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="2">
-        <v>63</v>
+        <v>100</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>20</v>
+      </c>
+      <c r="D7" s="2">
+        <v>185</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>24</v>
+      </c>
+      <c r="D8" s="2">
+        <v>265</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D9" s="2">
-        <v>63</v>
+        <v>330</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>32</v>
+      </c>
+      <c r="D10" s="2">
+        <v>630</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D11" s="2">
-        <v>100</v>
+        <v>63</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="D12" s="2">
-        <v>130</v>
+      <c r="D12" s="2" t="s">
+        <v>11</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>36</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="2">
+        <v>63</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>36</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>11</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="1" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D16" s="2">
-        <v>265</v>
+        <v>130</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="D17" s="2">
-        <v>330</v>
+        <v>150</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="D18" s="2">
-        <v>400</v>
+        <v>225</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="D19" s="2">
-        <v>630</v>
+        <v>400</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="1" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D20" s="2">
         <v>800</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="D22" s="2">
         <v>1000</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="1" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="D23" s="2">
         <v>1250</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="1" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>84</v>
+        <v>35</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="D24" s="2">
         <v>1600</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="1" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>88</v>
+        <v>35</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="D25" s="2">
         <v>2000</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="1" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>92</v>
+        <v>35</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="D26" s="2">
         <v>2500</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="1" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>96</v>
+        <v>35</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="D27" s="2">
         <v>3200</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="1" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="D28" s="2">
         <v>125</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="1" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>103</v>
+        <v>35</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="D29" s="2">
         <v>250</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="1" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>107</v>
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection objects="1" scenarios="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertRows="1" insertHyperlinks="1" deleteColumns="1" deleteRows="1" sort="1" autoFilter="1" pivotTables="1" selectLockedCells="0" selectUnlockedCells="0"/>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555556" footer="0.51180555555556"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">