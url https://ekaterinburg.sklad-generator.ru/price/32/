--- v2 (2026-08-28)
+++ v3 (2026-10-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Наш телефон:</t>
   </si>
   <si>
     <t>8 (495) 789-47-76</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Мощность станции (кВт)</t>
   </si>
   <si>
     <t>Мощность контакторов (А)</t>
   </si>
   <si>
     <t>Степень защиты</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
@@ -106,132 +106,129 @@
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 265</t>
   </si>
   <si>
     <t>80 107</t>
   </si>
   <si>
     <t>от 100 до 130</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-265/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 330</t>
   </si>
   <si>
     <t>116 110</t>
   </si>
   <si>
     <t>от 130 до 150</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-330/</t>
   </si>
   <si>
+    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум ABB 63</t>
+  </si>
+  <si>
+    <t>по запросу</t>
+  </si>
+  <si>
+    <t>до 25</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/abb-63/</t>
+  </si>
+  <si>
+    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум Schneider Electric 63</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/schneider-electric-63/</t>
+  </si>
+  <si>
+    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум ИЭК 63 с подогревом</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/iek-63-s-podogrevom/</t>
+  </si>
+  <si>
+    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум ABB 63 с подогревом</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/abb-63-s-podogrevom/</t>
+  </si>
+  <si>
+    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум Schneider Electric 63 с подогревом</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/schneider-electric-63-s-podogrevom/</t>
+  </si>
+  <si>
+    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 130</t>
+  </si>
+  <si>
+    <t>от 50 до 60</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-130/</t>
+  </si>
+  <si>
+    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 150</t>
+  </si>
+  <si>
+    <t>от 60 до 70</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-150/</t>
+  </si>
+  <si>
+    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 225</t>
+  </si>
+  <si>
+    <t>от 80 до 100</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-225/</t>
+  </si>
+  <si>
+    <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 400</t>
+  </si>
+  <si>
+    <t>от 150 до 200</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-400/</t>
+  </si>
+  <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 630</t>
   </si>
   <si>
-    <t>125 800</t>
-[...1 lines deleted...]
-  <si>
     <t>от 200 до 300</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-630/</t>
-  </si>
-[...70 lines deleted...]
-    <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-400/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум LS Metasol 800</t>
   </si>
   <si>
     <t>от 300 до 400</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/ls-metasol-800/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум 2 ввода</t>
   </si>
   <si>
     <t>от 50 до 400</t>
   </si>
   <si>
     <t>100-800</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/bloki-avtomatiki-avr/energogranum/2-vvoda/</t>
   </si>
   <si>
     <t>Блок автоматического ввода резерва (АВР) ЭнергоГранум 1000А</t>
   </si>
@@ -418,51 +415,51 @@
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661e1d175e520e19c814e60c4b272d11.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c812c7656ee36e273ea2e0de9d2dcf51.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -918,457 +915,457 @@
       </c>
       <c r="C9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="2">
         <v>330</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="2">
-        <v>630</v>
+        <v>63</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>32</v>
+      </c>
+      <c r="D13" s="2">
+        <v>63</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>32</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>11</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" s="2">
+        <v>130</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>44</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="B16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="2" t="s">
+      <c r="D16" s="2">
+        <v>150</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B17" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="2" t="s">
+      <c r="D17" s="2">
+        <v>225</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="2" t="s">
+      <c r="D18" s="2">
+        <v>400</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" s="1" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B19" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="2" t="s">
+      <c r="D19" s="2">
+        <v>630</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="1" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="2" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D20" s="2">
         <v>800</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="2" t="s">
+      <c r="D21" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="E21" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="1" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="2" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D22" s="2">
         <v>1000</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="2" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D23" s="2">
         <v>1250</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="2" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D24" s="2">
         <v>1600</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="2" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D25" s="2">
         <v>2000</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C26" s="2" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D26" s="2">
         <v>2500</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" s="2" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D27" s="2">
         <v>3200</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D28" s="2">
         <v>125</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="2">
         <v>250</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection objects="1" scenarios="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertRows="1" insertHyperlinks="1" deleteColumns="1" deleteRows="1" sort="1" autoFilter="1" pivotTables="1" selectLockedCells="0" selectUnlockedCells="0"/>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555556" footer="0.51180555555556"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">