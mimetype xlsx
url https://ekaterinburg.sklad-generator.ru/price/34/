--- v0 (2026-05-28)
+++ v1 (2026-07-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="612">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="611">
   <si>
     <t>Наш телефон:</t>
   </si>
   <si>
     <t>8 (495) 789-47-76</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Мощность стабилизатора (кВА)</t>
   </si>
   <si>
     <t>Входное напряжение (В)</t>
   </si>
   <si>
     <t>Выходное напряжение (В)</t>
   </si>
   <si>
     <t>Число фаз</t>
   </si>
   <si>
@@ -205,336 +205,336 @@
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r48000-3p/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R63000-3P</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r63000-3p/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R81000-3P</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r81000-3p/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R100K-3P</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r100k-3p/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Vega 7</t>
   </si>
   <si>
-    <t>170 491</t>
+    <t>180 498</t>
   </si>
   <si>
     <t>342-418</t>
   </si>
   <si>
     <t>220+/-0.5%</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-7/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Vega 10</t>
   </si>
   <si>
-    <t>182 568</t>
+    <t>193 285</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-10/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Vega 15</t>
   </si>
   <si>
-    <t>215 657</t>
+    <t>228 316</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-15/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Vega 20</t>
   </si>
   <si>
-    <t>340 899</t>
+    <t>360 909</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Vega 25</t>
   </si>
   <si>
-    <t>557 301</t>
+    <t>590 014</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-25/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 10</t>
   </si>
   <si>
-    <t>394 338</t>
+    <t>417 485</t>
   </si>
   <si>
     <t>176-253</t>
   </si>
   <si>
     <t>380+/-0.5%</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-10/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 15</t>
   </si>
   <si>
-    <t>445 874</t>
+    <t>472 046</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-15/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 20</t>
   </si>
   <si>
-    <t>539 681</t>
+    <t>571 360</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 30</t>
   </si>
   <si>
-    <t>626 539</t>
+    <t>663 317</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-30/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 45</t>
   </si>
   <si>
-    <t>733 334</t>
+    <t>776 380</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-45/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 60</t>
   </si>
   <si>
-    <t>1 068 029</t>
+    <t>1 130 721</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-60/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 80</t>
   </si>
   <si>
-    <t>1 296 591</t>
+    <t>1 372 699</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-80/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 105</t>
   </si>
   <si>
-    <t>1 498 103</t>
+    <t>1 586 039</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-105/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 135</t>
   </si>
   <si>
-    <t>1 601 092</t>
+    <t>1 695 074</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-135/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 175</t>
   </si>
   <si>
-    <t>2 304 067</t>
+    <t>2 439 313</t>
   </si>
   <si>
     <t>187-253</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-175/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 200</t>
   </si>
   <si>
-    <t>2 422 608</t>
+    <t>2 564 812</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-200/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 400</t>
   </si>
   <si>
-    <t>4 288 495</t>
+    <t>4 540 224</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-400/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 500</t>
   </si>
   <si>
-    <t>4 607 720</t>
+    <t>4 878 188</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-500/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 630</t>
   </si>
   <si>
-    <t>5 472 583</t>
+    <t>5 793 817</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-630/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 800</t>
   </si>
   <si>
-    <t>6 648 068</t>
+    <t>7 038 302</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-800/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 1000</t>
   </si>
   <si>
-    <t>7 805 851</t>
+    <t>8 264 045</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-1000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 1250</t>
   </si>
   <si>
-    <t>9 146 037</t>
+    <t>9 682 897</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-1250/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 150</t>
   </si>
   <si>
-    <t>2 064 172</t>
+    <t>2 185 336</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-150/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 320</t>
   </si>
   <si>
-    <t>3 866 362</t>
+    <t>4 093 313</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-320/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Vega 5</t>
   </si>
   <si>
-    <t>131 032</t>
+    <t>138 724</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-5/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 1600</t>
   </si>
   <si>
-    <t>13 468 282</t>
+    <t>14 258 853</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/sirius-1600/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 2000</t>
   </si>
   <si>
-    <t>14 323 549</t>
+    <t>15 164 323</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/sirius-2000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 2500</t>
   </si>
   <si>
-    <t>15 656 786</t>
+    <t>16 575 819</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/sirius-2500/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 3200</t>
   </si>
   <si>
-    <t>22 093 168</t>
+    <t>23 390 009</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/sirius-3200/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 4000</t>
   </si>
   <si>
-    <t>30 571 056</t>
+    <t>32 365 538</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/sirius-4000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 250</t>
   </si>
   <si>
-    <t>3 377 225</t>
+    <t>3 575 464</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-250/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R16000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r16000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R16000S</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r16000s/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R21000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r21000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R12000C</t>
   </si>
@@ -1606,72 +1606,69 @@
   <si>
     <t>490 700</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-15000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех TOP 20000х3</t>
   </si>
   <si>
     <t>526 400</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-20000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios 2.5-20</t>
   </si>
   <si>
     <t>55 000</t>
   </si>
   <si>
     <t>184-276</t>
   </si>
   <si>
-    <t>220+/-1%</t>
+    <t>230+/-1%</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-2-5-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios 20-20</t>
   </si>
   <si>
     <t>250 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-20-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 50-20</t>
   </si>
   <si>
     <t>480 000</t>
-  </si>
-[...1 lines deleted...]
-    <t>380+/-1%</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-50-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 60-20</t>
   </si>
   <si>
     <t>610 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-60-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 80-20</t>
   </si>
   <si>
     <t>690 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-80-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 100-20</t>
   </si>
@@ -1997,51 +1994,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd0095f540c145a24321a6e223ddcc1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a7c6d56c717dbf54fb794c376f2ca1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6355,609 +6352,609 @@
       </c>
       <c r="E176" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F176" s="2">
         <v>1</v>
       </c>
       <c r="G176" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>536</v>
       </c>
       <c r="C177" s="2">
         <v>50</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="F177" s="2">
+        <v>3</v>
+      </c>
+      <c r="G177" t="s">
         <v>537</v>
-      </c>
-[...4 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="B178" s="2" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="C178" s="2">
         <v>60</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F178" s="2">
         <v>3</v>
       </c>
       <c r="G178" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="B179" s="2" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="C179" s="2">
         <v>80</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F179" s="2">
         <v>3</v>
       </c>
       <c r="G179" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="B180" s="2" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="C180" s="2">
         <v>100</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F180" s="2">
         <v>3</v>
       </c>
       <c r="G180" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B181" s="2" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
       <c r="C181" s="2">
         <v>120</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F181" s="2">
         <v>3</v>
       </c>
       <c r="G181" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="B182" s="2" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="C182" s="2">
         <v>5</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F182" s="2">
         <v>1</v>
       </c>
       <c r="G182" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="B183" s="2" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="C183" s="2">
         <v>7</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F183" s="2">
         <v>1</v>
       </c>
       <c r="G183" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="B184" s="2" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
       <c r="C184" s="2">
         <v>10</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F184" s="2">
         <v>1</v>
       </c>
       <c r="G184" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="B185" s="2" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="C185" s="2">
         <v>15</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F185" s="2">
         <v>1</v>
       </c>
       <c r="G185" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="B186" s="2" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="C186" s="2">
         <v>25</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F186" s="2">
         <v>1</v>
       </c>
       <c r="G186" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="B187" s="2" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="C187" s="2">
         <v>3.5</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F187" s="2">
         <v>1</v>
       </c>
       <c r="G187" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="B188" s="2" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="C188" s="2">
         <v>15</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F188" s="2">
         <v>3</v>
       </c>
       <c r="G188" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="B189" s="2" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
       <c r="C189" s="2">
         <v>20</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F189" s="2">
         <v>3</v>
       </c>
       <c r="G189" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B190" s="2" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="C190" s="2">
         <v>30</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F190" s="2">
         <v>3</v>
       </c>
       <c r="G190" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B191" s="2" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="C191" s="2">
         <v>40</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F191" s="2">
         <v>3</v>
       </c>
       <c r="G191" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="B192" s="2" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="C192" s="2">
         <v>150</v>
       </c>
       <c r="D192" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="F192" s="2">
+        <v>3</v>
+      </c>
+      <c r="G192" t="s">
         <v>583</v>
-      </c>
-[...7 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="B193" s="2" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="C193" s="2">
         <v>200</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F193" s="2">
         <v>3</v>
       </c>
       <c r="G193" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B194" s="2" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
       <c r="C194" s="2">
         <v>250</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E194" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F194" s="2">
         <v>3</v>
       </c>
       <c r="G194" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B195" s="2" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="C195" s="2">
         <v>300</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F195" s="2">
         <v>3</v>
       </c>
       <c r="G195" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="B196" s="2" t="s">
         <v>594</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
       <c r="C196" s="2">
         <v>400</v>
       </c>
       <c r="D196" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F196" s="2">
         <v>3</v>
       </c>
       <c r="G196" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B197" s="2" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="C197" s="2">
         <v>500</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F197" s="2">
         <v>3</v>
       </c>
       <c r="G197" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B198" s="2" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="C198" s="2">
         <v>600</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E198" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F198" s="2">
         <v>3</v>
       </c>
       <c r="G198" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="B199" s="2" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="C199" s="2">
         <v>800</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F199" s="2">
         <v>3</v>
       </c>
       <c r="G199" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="B200" s="2" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="C200" s="2">
         <v>1000</v>
       </c>
       <c r="D200" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F200" s="2">
         <v>3</v>
       </c>
       <c r="G200" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B201" s="2" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
       <c r="C201" s="2">
         <v>10</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F201" s="2">
         <v>3</v>
       </c>
       <c r="G201" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection objects="1" scenarios="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertRows="1" insertHyperlinks="1" deleteColumns="1" deleteRows="1" sort="1" autoFilter="1" pivotTables="1" selectLockedCells="0" selectUnlockedCells="0"/>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555556" footer="0.51180555555556"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">