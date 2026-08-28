--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -43,80 +43,1676 @@
   <si>
     <t>8 (495) 789-47-76</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Мощность стабилизатора (кВА)</t>
   </si>
   <si>
     <t>Входное напряжение (В)</t>
   </si>
   <si>
     <t>Выходное напряжение (В)</t>
   </si>
   <si>
     <t>Число фаз</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 5000</t>
+  </si>
+  <si>
+    <t>40 900</t>
+  </si>
+  <si>
+    <t>125-253</t>
+  </si>
+  <si>
+    <t>220+/-4.5%</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-5000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 5000</t>
+  </si>
+  <si>
+    <t>45 200</t>
+  </si>
+  <si>
+    <t>139-248</t>
+  </si>
+  <si>
+    <t>220+/-3%</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-5000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 7500</t>
+  </si>
+  <si>
+    <t>47 300</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-7500/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 5000</t>
+  </si>
+  <si>
+    <t>47 500</t>
+  </si>
+  <si>
+    <t>116-285</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-5000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 5000</t>
+  </si>
+  <si>
+    <t>51 800</t>
+  </si>
+  <si>
+    <t>143-252</t>
+  </si>
+  <si>
+    <t>220+/-1.5%</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-5000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 7500</t>
+  </si>
+  <si>
+    <t>52 300</t>
+  </si>
+  <si>
+    <t>60-270</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-7500/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 7500</t>
+  </si>
+  <si>
+    <t>54 800</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-7500/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios 2.5-20</t>
+  </si>
+  <si>
+    <t>55 000</t>
+  </si>
+  <si>
+    <t>184-276</t>
+  </si>
+  <si>
+    <t>230+/-1%</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-2-5-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 9000</t>
+  </si>
+  <si>
+    <t>55 200</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-9000-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 7500</t>
+  </si>
+  <si>
+    <t>59 500</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-7500-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios 3.5-20</t>
+  </si>
+  <si>
+    <t>60 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-3-5-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 9000</t>
+  </si>
+  <si>
+    <t>61 200</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-9000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех PRIME 6000</t>
+  </si>
+  <si>
+    <t>62 600</t>
+  </si>
+  <si>
+    <t>120-310</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/prime-6000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 9000</t>
+  </si>
+  <si>
+    <t>64 200</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-9000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 12000</t>
+  </si>
+  <si>
+    <t>65 200</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-12000-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 9000</t>
+  </si>
+  <si>
+    <t>68 100</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-9000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 6000</t>
+  </si>
+  <si>
+    <t>69 600</t>
+  </si>
+  <si>
+    <t>145-280</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-6000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios 5-20</t>
+  </si>
+  <si>
+    <t>75 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-5-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех PRIME 9000</t>
+  </si>
+  <si>
+    <t>77 200</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/prime-9000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 12000</t>
+  </si>
+  <si>
+    <t>79 100</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-12000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 12000</t>
+  </si>
+  <si>
+    <t>82 900</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-12000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios 7-20</t>
+  </si>
+  <si>
+    <t>85 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-7-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 9000</t>
+  </si>
+  <si>
+    <t>87 700</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-9000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 12000</t>
+  </si>
+  <si>
+    <t>91 900</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-12000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 15000</t>
+  </si>
+  <si>
+    <t>92 800</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-15000-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 15000</t>
+  </si>
+  <si>
+    <t>102 600</t>
+  </si>
+  <si>
+    <t>120-280</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-15000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 15000</t>
+  </si>
+  <si>
+    <t>107 700</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-15000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 20000</t>
+  </si>
+  <si>
+    <t>109 500</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-20000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios 10-20</t>
+  </si>
+  <si>
+    <t>110 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-10-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех PRIME 12000</t>
+  </si>
+  <si>
+    <t>116 900</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/prime-12000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 20000</t>
+  </si>
+  <si>
+    <t>117 800</t>
+  </si>
+  <si>
+    <t>140-260</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-20000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios 15-20</t>
+  </si>
+  <si>
+    <t>120 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-15-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 20000</t>
+  </si>
+  <si>
+    <t>123 900</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-20000-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех PRIME 15000</t>
+  </si>
+  <si>
+    <t>126 800</t>
+  </si>
+  <si>
+    <t>140-290</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/prime-15000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 15000</t>
+  </si>
+  <si>
+    <t>129 600</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-15000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 12000</t>
+  </si>
+  <si>
+    <t>130 800</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-12000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 5000х3</t>
+  </si>
+  <si>
+    <t>135 300</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-5000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 15000 (HV)</t>
+  </si>
+  <si>
+    <t>136 100</t>
+  </si>
+  <si>
+    <t>175-290</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-15000-hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех PRIME 20000</t>
+  </si>
+  <si>
+    <t>139 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/prime-20000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 5000(HV)х3</t>
+  </si>
+  <si>
+    <t>142 100</t>
+  </si>
+  <si>
+    <t>167–299</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-5000hvh3-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 15000</t>
+  </si>
+  <si>
+    <t>142 800</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-15000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000</t>
+  </si>
+  <si>
+    <t>143 100</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-20000-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000(LV)</t>
+  </si>
+  <si>
+    <t>100-210</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-20000lv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 5000х3</t>
+  </si>
+  <si>
+    <t>148 200</t>
+  </si>
+  <si>
+    <t>240-429</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-5000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000 (HV)</t>
+  </si>
+  <si>
+    <t>150 300</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-20000-hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 7500х3</t>
+  </si>
+  <si>
+    <t>154 500</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-7500h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 20000</t>
+  </si>
+  <si>
+    <t>154 700</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-20000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 5000х3</t>
+  </si>
+  <si>
+    <t>155 100</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-5000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 5000х3(HV)</t>
+  </si>
+  <si>
+    <t>155 600</t>
+  </si>
+  <si>
+    <t>312-499</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-5000h3hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Vega 5</t>
+  </si>
+  <si>
+    <t>158 875</t>
+  </si>
+  <si>
+    <t>342-418</t>
+  </si>
+  <si>
+    <t>220+/-0.5%</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-5/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 7500(HV)х3</t>
+  </si>
+  <si>
+    <t>162 200</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-7500hvh3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 5000х3</t>
+  </si>
+  <si>
+    <t>168 000</t>
+  </si>
+  <si>
+    <t>254-446</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-5000h3-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 7500х3</t>
+  </si>
+  <si>
+    <t>169 500</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-7500h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 5000 (HV)х3</t>
+  </si>
+  <si>
+    <t>176 400</t>
+  </si>
+  <si>
+    <t>302-491</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-5000-hvh3-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 7500х3</t>
+  </si>
+  <si>
+    <t>177 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-7500h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 7500х3(HV)</t>
+  </si>
+  <si>
+    <t>178 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-7500h3hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 9000х3</t>
+  </si>
+  <si>
+    <t>178 200</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-9000h3-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 9000(HV)х3</t>
+  </si>
+  <si>
+    <t>187 100</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-9000hvh3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 7500х3</t>
+  </si>
+  <si>
+    <t>191 100</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-7500h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 9000х3</t>
+  </si>
+  <si>
+    <t>196 200</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-9000h3-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 7500 (HV)х3</t>
+  </si>
+  <si>
+    <t>200 700</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-7500-hvh3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 9000х3</t>
+  </si>
+  <si>
+    <t>205 200</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-9000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 9000х3(HV)</t>
+  </si>
+  <si>
+    <t>206 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-9000h3hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Vega 7</t>
+  </si>
+  <si>
+    <t>206 718</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-7/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 12000х3</t>
+  </si>
+  <si>
+    <t>209 700</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-12000h3-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 9000х3</t>
+  </si>
+  <si>
+    <t>216 900</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-9000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 10-20</t>
+  </si>
+  <si>
+    <t>220 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-10-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 12000(HV)х3</t>
+  </si>
+  <si>
+    <t>220 200</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-12000hvh3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Vega 10</t>
+  </si>
+  <si>
+    <t>221 362</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-10/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 9000 (HV)х3</t>
+  </si>
+  <si>
+    <t>227 700</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-9000-hvh3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 35000</t>
+  </si>
+  <si>
+    <t>227 900</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-35000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 15-20</t>
+  </si>
+  <si>
+    <t>230 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-15-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех PRIME 6000х3</t>
+  </si>
+  <si>
+    <t>233 700</t>
+  </si>
+  <si>
+    <t>242-502</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/prime-6000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 35000</t>
+  </si>
+  <si>
+    <t>239 300</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-35000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  35000 (HV)</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-35000-hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios 20-20</t>
+  </si>
+  <si>
+    <t>250 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-20-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 12000х3</t>
+  </si>
+  <si>
+    <t>251 400</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-12000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 6000х3</t>
+  </si>
+  <si>
+    <t>254 700</t>
+  </si>
+  <si>
+    <t>251-485</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-6000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios 25-20</t>
+  </si>
+  <si>
+    <t>260 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-25-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Vega 15</t>
+  </si>
+  <si>
+    <t>261 482</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-15/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 12000х3</t>
+  </si>
+  <si>
+    <t>262 800</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-12000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 12000х3(HV)</t>
+  </si>
+  <si>
+    <t>264 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-12000h3hv-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 20-20</t>
+  </si>
+  <si>
+    <t>270 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-20-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех PRIME 9000х3</t>
+  </si>
+  <si>
+    <t>277 500</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/prime-9000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 12000х3</t>
+  </si>
+  <si>
+    <t>289 800</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-12000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 15000х3</t>
+  </si>
+  <si>
+    <t>292 500</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-15000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 50000</t>
+  </si>
+  <si>
+    <t>302 400</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-50000-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 12000 (HV)х3</t>
+  </si>
+  <si>
+    <t>304 300</t>
+  </si>
+  <si>
+    <t>103-533</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-12000-hvh3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 15000(HV)х3</t>
+  </si>
+  <si>
+    <t>307 100</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-15000hvh3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 9000х3</t>
+  </si>
+  <si>
+    <t>309 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-9000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 30-20</t>
+  </si>
+  <si>
+    <t>310 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-30-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 50000</t>
+  </si>
+  <si>
+    <t>317 500</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-50000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  50000 (HV)</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-50000-hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 15000х3</t>
+  </si>
+  <si>
+    <t>321 900</t>
+  </si>
+  <si>
+    <t>125-275</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-15000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 15000х3</t>
+  </si>
+  <si>
+    <t>337 200</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-15000h3-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 15000х3(HV)</t>
+  </si>
+  <si>
+    <t>338 000</t>
+  </si>
+  <si>
+    <t>180-300</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-15000h3hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 20000х3</t>
+  </si>
+  <si>
+    <t>344 700</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-20000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех OPTIMUM+ 20000(HV)х3</t>
+  </si>
+  <si>
+    <t>361 900</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-20000hvh3-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 20000х3</t>
+  </si>
+  <si>
+    <t>369 600</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-20000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 40-20</t>
+  </si>
+  <si>
+    <t>380 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-40-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY 20000х3</t>
+  </si>
+  <si>
+    <t>387 900</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-20000h3-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD 20000х3(HV)</t>
+  </si>
+  <si>
+    <t>388 100</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-20000h3hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 15000х3</t>
+  </si>
+  <si>
+    <t>402 900</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-15000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех PRIME 12000х3</t>
+  </si>
+  <si>
+    <t>413 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/prime-12000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Vega 20</t>
+  </si>
+  <si>
+    <t>413 336</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 15000 (HV)х3</t>
+  </si>
+  <si>
+    <t>423 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-15000-hvh3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех PRIME 15000х3</t>
+  </si>
+  <si>
+    <t>442 700</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/prime-15000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000х3</t>
+  </si>
+  <si>
+    <t>445 500</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-20000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 12000х3</t>
+  </si>
+  <si>
+    <t>454 700</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-12000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000 (HV)х3</t>
+  </si>
+  <si>
+    <t>467 800</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-20000-hvh3-1/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion 10</t>
+  </si>
+  <si>
+    <t>478 130</t>
+  </si>
+  <si>
+    <t>176-253</t>
+  </si>
+  <si>
+    <t>380+/-0.5%</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-10/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех PRIME 20000х3</t>
+  </si>
+  <si>
+    <t>479 300</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/prime-20000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 50-20</t>
+  </si>
+  <si>
+    <t>480 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-50-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 15000х3</t>
+  </si>
+  <si>
+    <t>490 700</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-15000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех TOP 20000х3</t>
+  </si>
+  <si>
+    <t>526 400</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-20000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion 15</t>
+  </si>
+  <si>
+    <t>540 617</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-15/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  75000</t>
+  </si>
+  <si>
+    <t>591 400</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-75000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 60-20</t>
+  </si>
+  <si>
+    <t>610 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-60-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY   75000</t>
+  </si>
+  <si>
+    <t>620 400</t>
+  </si>
+  <si>
+    <t>100-295</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-75000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion 20</t>
+  </si>
+  <si>
+    <t>654 357</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Vega 25</t>
+  </si>
+  <si>
+    <t>675 721</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-25/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 80-20</t>
+  </si>
+  <si>
+    <t>690 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-80-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion 30</t>
+  </si>
+  <si>
+    <t>759 672</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-30/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  100000</t>
+  </si>
+  <si>
+    <t>780 600</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-100000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  35000х3</t>
+  </si>
+  <si>
+    <t>790 700</t>
+  </si>
+  <si>
+    <t>245-460</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-35000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY   100000</t>
+  </si>
+  <si>
+    <t>819 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-100000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  35000х3(HV)</t>
+  </si>
+  <si>
+    <t>824 900</t>
+  </si>
+  <si>
+    <t>305-500</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-35000h3hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY   35000х3</t>
+  </si>
+  <si>
+    <t>200-495</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-35000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 100-20</t>
+  </si>
+  <si>
+    <t>830 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-100-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion 45</t>
+  </si>
+  <si>
+    <t>889 160</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-45/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 120-20</t>
+  </si>
+  <si>
+    <t>900 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-120-20/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 150-15</t>
+  </si>
+  <si>
+    <t>920 000</t>
+  </si>
+  <si>
+    <t>195-265</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-150-15/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  50000х3</t>
+  </si>
+  <si>
+    <t>1 051 900</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-50000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  50000х3(HV)</t>
+  </si>
+  <si>
+    <t>1 097 200</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-50000h3hv/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY   50000х3</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-50000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion 60</t>
+  </si>
+  <si>
+    <t>1 294 973</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-60/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 200-15</t>
+  </si>
+  <si>
+    <t>1 350 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-200-15/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion 80</t>
+  </si>
+  <si>
+    <t>1 572 102</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-80/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 250-15</t>
+  </si>
+  <si>
+    <t>1 750 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-250-15/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion 105</t>
+  </si>
+  <si>
+    <t>1 816 433</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-105/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion 135</t>
+  </si>
+  <si>
+    <t>1 941 307</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-135/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  75000х3</t>
+  </si>
+  <si>
+    <t>2 006 100</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-75000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY   75000х3</t>
+  </si>
+  <si>
+    <t>2 093 100</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-75000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 300-15</t>
+  </si>
+  <si>
+    <t>2 150 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-300-15/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 400-15</t>
+  </si>
+  <si>
+    <t>2 500 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-400-15/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion 150</t>
+  </si>
+  <si>
+    <t>2 502 786</t>
+  </si>
+  <si>
+    <t>187-253</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-150/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех STANDARD  100000х3</t>
+  </si>
+  <si>
+    <t>2 648 500</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-100000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Энерготех INFINITY   100000х3</t>
+  </si>
+  <si>
+    <t>2 763 700</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-100000h3/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion 175</t>
+  </si>
+  <si>
+    <t>2 793 656</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-175/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion 200</t>
+  </si>
+  <si>
+    <t>2 937 386</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-200/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 500-15</t>
+  </si>
+  <si>
+    <t>3 100 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-500-15/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 600-15</t>
+  </si>
+  <si>
+    <t>3 900 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-600-15/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion Plus 250</t>
+  </si>
+  <si>
+    <t>4 094 848</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-250/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 800-15</t>
+  </si>
+  <si>
+    <t>4 600 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-800-15/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion Plus 320</t>
+  </si>
+  <si>
+    <t>4 687 922</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-320/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion Plus 400</t>
+  </si>
+  <si>
+    <t>5 199 753</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-400/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion Plus 500</t>
+  </si>
+  <si>
+    <t>5 586 810</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-500/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения NDCORP Helios Y 1000-15</t>
+  </si>
+  <si>
+    <t>6 300 000</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-1000-15/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion Plus 630</t>
+  </si>
+  <si>
+    <t>6 635 447</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-630/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion Plus 800</t>
+  </si>
+  <si>
+    <t>8 060 710</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-800/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion Plus 1000</t>
+  </si>
+  <si>
+    <t>9 464 509</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-1000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Orion Plus 1250</t>
+  </si>
+  <si>
+    <t>11 089 469</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-1250/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Sirius 1600</t>
+  </si>
+  <si>
+    <t>16 330 144</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/sirius-1600/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Sirius 2000</t>
+  </si>
+  <si>
+    <t>17 367 146</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/sirius-2000/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Sirius 2500</t>
+  </si>
+  <si>
+    <t>18 983 681</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/sirius-2500/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Sirius 3200</t>
+  </si>
+  <si>
+    <t>26 787 723</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/sirius-3200/</t>
+  </si>
+  <si>
+    <t>Стабилизатор напряжения Ortea Sirius 4000</t>
+  </si>
+  <si>
+    <t>37 067 069</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/sirius-4000/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Штиль R27000</t>
   </si>
   <si>
     <t>по запросу</t>
   </si>
   <si>
     <t>178-242</t>
   </si>
   <si>
     <t>220+/-4%</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r27000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R33000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r33000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R21000P</t>
   </si>
   <si>
     <t>183-240</t>
   </si>
   <si>
-    <t>220+/-3%</t>
-[...1 lines deleted...]
-  <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r21000p/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R27000P</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r27000p/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R33000P</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r33000p/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R13500-3</t>
   </si>
   <si>
     <t>155-255</t>
   </si>
   <si>
     <t>220+/-5%</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r13500-3/</t>
@@ -202,1695 +1798,99 @@
   <si>
     <t>Стабилизатор напряжения Штиль R48000-3P</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r48000-3p/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R63000-3P</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r63000-3p/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R81000-3P</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r81000-3p/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R100K-3P</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r100k-3p/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Ortea Vega 7</t>
-[...292 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Штиль R16000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r16000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R16000S</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r16000s/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R21000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r21000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R12000C</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r12000c/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R16000C</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r16000c/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R9000-3</t>
   </si>
   <si>
     <t>150-265</t>
   </si>
   <si>
     <t>220+/-6%</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r9000-3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R48000-3S</t>
   </si>
   <si>
     <t>179-249</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r48000-3s/</t>
-  </si>
-[...1300 lines deleted...]
-    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-10-20/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1994,51 +1994,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a7c6d56c717dbf54fb794c376f2ca1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2011b11e08483c578a3c14c38dbb31.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2394,4561 +2394,4561 @@
       <c r="D4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="2">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="2">
         <v>1</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C6" s="2">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F6" s="2">
         <v>1</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C7" s="2">
+        <v>7.5</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="2">
+        <v>1</v>
+      </c>
+      <c r="G7" t="s">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C8" s="2">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F8" s="2">
         <v>1</v>
       </c>
       <c r="G8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="C9" s="2">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F9" s="2">
         <v>1</v>
       </c>
       <c r="G9" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="C10" s="2">
-        <v>13.5</v>
+        <v>7.5</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F10" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G10" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="C11" s="2">
-        <v>18</v>
+        <v>7.5</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F11" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G11" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="C12" s="2">
-        <v>22.5</v>
+        <v>2.5</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="F12" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G12" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="C13" s="2">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F13" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G13" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="C14" s="2">
-        <v>36</v>
+        <v>7.5</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F14" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G14" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="C15" s="2">
-        <v>48</v>
+        <v>3.5</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F15" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G15" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="1" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="C16" s="2">
-        <v>63</v>
+        <v>9</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F16" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G16" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="C17" s="2">
-        <v>81</v>
+        <v>6</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F17" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G17" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="C18" s="2">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G18" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="C19" s="2">
-        <v>13.5</v>
+        <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F19" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G19" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="1" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="C20" s="2">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F20" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G20" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="C21" s="2">
-        <v>22.5</v>
+        <v>6</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F21" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G21" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="C22" s="2">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="F22" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G22" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="1" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="C23" s="2">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F23" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G23" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="1" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>10</v>
+        <v>79</v>
       </c>
       <c r="C24" s="2">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G24" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="1" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="C25" s="2">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F25" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G25" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="1" t="s">
-        <v>58</v>
+        <v>84</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="C26" s="2">
-        <v>81</v>
+        <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="F26" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G26" t="s">
-        <v>59</v>
+        <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="1" t="s">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="C27" s="2">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F27" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G27" t="s">
-        <v>61</v>
+        <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="1" t="s">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="C28" s="2">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="F28" s="2">
         <v>1</v>
       </c>
       <c r="G28" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="1" t="s">
-        <v>67</v>
+        <v>93</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>68</v>
+        <v>94</v>
       </c>
       <c r="C29" s="2">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="F29" s="2">
         <v>1</v>
       </c>
       <c r="G29" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="1" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>71</v>
+        <v>97</v>
       </c>
       <c r="C30" s="2">
         <v>15</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>64</v>
+        <v>98</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="F30" s="2">
         <v>1</v>
       </c>
       <c r="G30" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="1" t="s">
-        <v>73</v>
+        <v>100</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="C31" s="2">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="F31" s="2">
         <v>1</v>
       </c>
       <c r="G31" t="s">
-        <v>75</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="1" t="s">
-        <v>76</v>
+        <v>103</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="C32" s="2">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="F32" s="2">
         <v>1</v>
       </c>
       <c r="G32" t="s">
-        <v>78</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="1" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>80</v>
+        <v>107</v>
       </c>
       <c r="C33" s="2">
         <v>10</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="F33" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G33" t="s">
-        <v>83</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="1" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="C34" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="F34" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G34" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="1" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="C35" s="2">
         <v>20</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="F35" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G35" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="1" t="s">
-        <v>90</v>
+        <v>116</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>91</v>
+        <v>117</v>
       </c>
       <c r="C36" s="2">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="F36" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G36" t="s">
-        <v>92</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="1" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>94</v>
+        <v>120</v>
       </c>
       <c r="C37" s="2">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F37" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G37" t="s">
-        <v>95</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="1" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>97</v>
+        <v>123</v>
       </c>
       <c r="C38" s="2">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>64</v>
+        <v>124</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="F38" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G38" t="s">
-        <v>98</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="1" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="C39" s="2">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F39" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G39" t="s">
-        <v>101</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="1" t="s">
-        <v>102</v>
+        <v>129</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>103</v>
+        <v>130</v>
       </c>
       <c r="C40" s="2">
-        <v>105</v>
+        <v>12</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F40" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G40" t="s">
-        <v>104</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="1" t="s">
-        <v>105</v>
+        <v>132</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>106</v>
+        <v>133</v>
       </c>
       <c r="C41" s="2">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F41" s="2">
         <v>3</v>
       </c>
       <c r="G41" t="s">
-        <v>107</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="1" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="C42" s="2">
-        <v>175</v>
+        <v>15</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>137</v>
+      </c>
+      <c r="E42" s="2">
+        <v>220</v>
       </c>
       <c r="F42" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G42" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="1" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
       <c r="C43" s="2">
-        <v>200</v>
+        <v>20</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>110</v>
+        <v>57</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="F43" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G43" t="s">
-        <v>114</v>
+        <v>141</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="1" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>116</v>
+        <v>143</v>
       </c>
       <c r="C44" s="2">
-        <v>400</v>
+        <v>15</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>64</v>
+        <v>144</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F44" s="2">
         <v>3</v>
       </c>
       <c r="G44" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="1" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="C45" s="2">
-        <v>500</v>
+        <v>15</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F45" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G45" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="1" t="s">
-        <v>121</v>
+        <v>149</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>122</v>
+        <v>150</v>
       </c>
       <c r="C46" s="2">
-        <v>630</v>
+        <v>20</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F46" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G46" t="s">
-        <v>123</v>
+        <v>151</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="1" t="s">
-        <v>124</v>
+        <v>152</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>125</v>
+        <v>150</v>
       </c>
       <c r="C47" s="2">
-        <v>800</v>
+        <v>20</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>153</v>
+      </c>
+      <c r="E47" s="2">
+        <v>220</v>
       </c>
       <c r="F47" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G47" t="s">
-        <v>126</v>
+        <v>154</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="1" t="s">
-        <v>127</v>
+        <v>155</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>128</v>
+        <v>156</v>
       </c>
       <c r="C48" s="2">
-        <v>1000</v>
+        <v>15</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>64</v>
+        <v>157</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="F48" s="2">
         <v>3</v>
       </c>
       <c r="G48" t="s">
-        <v>129</v>
+        <v>158</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="1" t="s">
-        <v>130</v>
+        <v>159</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>131</v>
+        <v>160</v>
       </c>
       <c r="C49" s="2">
-        <v>1250</v>
+        <v>20</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>137</v>
+      </c>
+      <c r="E49" s="2">
+        <v>220</v>
       </c>
       <c r="F49" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G49" t="s">
-        <v>132</v>
+        <v>161</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="1" t="s">
-        <v>133</v>
+        <v>162</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>134</v>
+        <v>163</v>
       </c>
       <c r="C50" s="2">
-        <v>150</v>
+        <v>22.5</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F50" s="2">
         <v>3</v>
       </c>
       <c r="G50" t="s">
-        <v>135</v>
+        <v>164</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="1" t="s">
-        <v>136</v>
+        <v>165</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>137</v>
+        <v>166</v>
       </c>
       <c r="C51" s="2">
-        <v>320</v>
+        <v>20</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F51" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G51" t="s">
-        <v>138</v>
+        <v>167</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="1" t="s">
-        <v>139</v>
+        <v>168</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>140</v>
+        <v>169</v>
       </c>
       <c r="C52" s="2">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="F52" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G52" t="s">
-        <v>141</v>
+        <v>170</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="1" t="s">
-        <v>142</v>
+        <v>171</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>143</v>
+        <v>172</v>
       </c>
       <c r="C53" s="2">
-        <v>1600</v>
+        <v>15</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>64</v>
+        <v>173</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="F53" s="2">
         <v>3</v>
       </c>
       <c r="G53" t="s">
-        <v>144</v>
+        <v>174</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="1" t="s">
-        <v>145</v>
+        <v>175</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>146</v>
+        <v>176</v>
       </c>
       <c r="C54" s="2">
-        <v>2000</v>
+        <v>5</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>64</v>
+        <v>177</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>82</v>
+        <v>178</v>
       </c>
       <c r="F54" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G54" t="s">
-        <v>147</v>
+        <v>179</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="1" t="s">
-        <v>148</v>
+        <v>180</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>149</v>
+        <v>181</v>
       </c>
       <c r="C55" s="2">
-        <v>2500</v>
+        <v>22.5</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>64</v>
+        <v>144</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F55" s="2">
         <v>3</v>
       </c>
       <c r="G55" t="s">
-        <v>150</v>
+        <v>182</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="1" t="s">
-        <v>151</v>
+        <v>183</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>152</v>
+        <v>184</v>
       </c>
       <c r="C56" s="2">
-        <v>3200</v>
+        <v>15</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>64</v>
+        <v>185</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F56" s="2">
         <v>3</v>
       </c>
       <c r="G56" t="s">
-        <v>153</v>
+        <v>186</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="1" t="s">
-        <v>154</v>
+        <v>187</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="C57" s="2">
-        <v>4000</v>
+        <v>22.5</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>64</v>
+        <v>157</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="F57" s="2">
         <v>3</v>
       </c>
       <c r="G57" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="1" t="s">
-        <v>157</v>
+        <v>190</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>158</v>
+        <v>191</v>
       </c>
       <c r="C58" s="2">
-        <v>250</v>
+        <v>15</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>64</v>
+        <v>192</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F58" s="2">
         <v>3</v>
       </c>
       <c r="G58" t="s">
-        <v>159</v>
+        <v>193</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="1" t="s">
-        <v>160</v>
+        <v>194</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>10</v>
+        <v>195</v>
       </c>
       <c r="C59" s="2">
-        <v>16</v>
+        <v>22.5</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F59" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G59" t="s">
-        <v>161</v>
+        <v>196</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="1" t="s">
-        <v>162</v>
+        <v>197</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>10</v>
+        <v>198</v>
       </c>
       <c r="C60" s="2">
-        <v>16</v>
+        <v>22.5</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>11</v>
+        <v>173</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F60" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G60" t="s">
-        <v>163</v>
+        <v>199</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="1" t="s">
-        <v>164</v>
+        <v>200</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="C61" s="2">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F61" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G61" t="s">
-        <v>165</v>
+        <v>202</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="1" t="s">
-        <v>166</v>
+        <v>203</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>10</v>
+        <v>204</v>
       </c>
       <c r="C62" s="2">
+        <v>27</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="E62" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D62" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F62" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G62" t="s">
-        <v>167</v>
+        <v>205</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="1" t="s">
-        <v>168</v>
+        <v>206</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>10</v>
+        <v>207</v>
       </c>
       <c r="C63" s="2">
-        <v>16</v>
+        <v>22.5</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>25</v>
+        <v>185</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F63" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G63" t="s">
-        <v>169</v>
+        <v>208</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="1" t="s">
-        <v>170</v>
+        <v>209</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>10</v>
+        <v>210</v>
       </c>
       <c r="C64" s="2">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>171</v>
+        <v>157</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>172</v>
+        <v>17</v>
       </c>
       <c r="F64" s="2">
         <v>3</v>
       </c>
       <c r="G64" t="s">
-        <v>173</v>
+        <v>211</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="1" t="s">
-        <v>174</v>
+        <v>212</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>10</v>
+        <v>213</v>
       </c>
       <c r="C65" s="2">
-        <v>48</v>
+        <v>22.5</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>175</v>
+        <v>192</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F65" s="2">
         <v>3</v>
       </c>
       <c r="G65" t="s">
-        <v>176</v>
+        <v>214</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="1" t="s">
-        <v>177</v>
+        <v>215</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>178</v>
+        <v>216</v>
       </c>
       <c r="C66" s="2">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>179</v>
+        <v>24</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>180</v>
+        <v>12</v>
       </c>
       <c r="F66" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G66" t="s">
-        <v>181</v>
+        <v>217</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="1" t="s">
-        <v>182</v>
+        <v>218</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>183</v>
+        <v>219</v>
       </c>
       <c r="C67" s="2">
-        <v>7.5</v>
+        <v>27</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
       <c r="F67" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G67" t="s">
-        <v>184</v>
+        <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="1" t="s">
-        <v>185</v>
+        <v>221</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>186</v>
+        <v>222</v>
       </c>
       <c r="C68" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F68" s="2">
         <v>1</v>
       </c>
       <c r="G68" t="s">
-        <v>187</v>
+        <v>223</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="1" t="s">
-        <v>188</v>
+        <v>224</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>189</v>
+        <v>225</v>
       </c>
       <c r="C69" s="2">
+        <v>36</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D69" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F69" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G69" t="s">
-        <v>190</v>
+        <v>226</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="1" t="s">
-        <v>191</v>
+        <v>227</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>192</v>
+        <v>228</v>
       </c>
       <c r="C70" s="2">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>180</v>
+        <v>29</v>
       </c>
       <c r="F70" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G70" t="s">
-        <v>193</v>
+        <v>229</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="1" t="s">
-        <v>194</v>
+        <v>230</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>195</v>
+        <v>231</v>
       </c>
       <c r="C71" s="2">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>179</v>
+        <v>40</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>180</v>
+        <v>41</v>
       </c>
       <c r="F71" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G71" t="s">
-        <v>196</v>
+        <v>232</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="1" t="s">
-        <v>197</v>
+        <v>233</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>198</v>
+        <v>234</v>
       </c>
       <c r="C72" s="2">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>199</v>
+        <v>144</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F72" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G72" t="s">
-        <v>200</v>
+        <v>235</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" s="1" t="s">
-        <v>201</v>
+        <v>236</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>202</v>
+        <v>237</v>
       </c>
       <c r="C73" s="2">
-        <v>7.5</v>
+        <v>10</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>203</v>
+        <v>177</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>18</v>
+        <v>178</v>
       </c>
       <c r="F73" s="2">
         <v>1</v>
       </c>
       <c r="G73" t="s">
-        <v>204</v>
+        <v>238</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="1" t="s">
-        <v>205</v>
+        <v>239</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>206</v>
+        <v>240</v>
       </c>
       <c r="C74" s="2">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F74" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G74" t="s">
-        <v>207</v>
+        <v>241</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="1" t="s">
-        <v>208</v>
+        <v>242</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>209</v>
+        <v>243</v>
       </c>
       <c r="C75" s="2">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>199</v>
+        <v>16</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F75" s="2">
         <v>1</v>
       </c>
       <c r="G75" t="s">
-        <v>210</v>
+        <v>244</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="1" t="s">
-        <v>211</v>
+        <v>245</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>212</v>
+        <v>246</v>
       </c>
       <c r="C76" s="2">
         <v>15</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>213</v>
+        <v>40</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="F76" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G76" t="s">
-        <v>214</v>
+        <v>247</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="1" t="s">
-        <v>215</v>
+        <v>248</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>216</v>
+        <v>249</v>
       </c>
       <c r="C77" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>250</v>
+      </c>
+      <c r="E77" s="2">
+        <v>380</v>
       </c>
       <c r="F77" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G77" t="s">
-        <v>218</v>
+        <v>251</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="1" t="s">
-        <v>219</v>
+        <v>252</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>220</v>
+        <v>253</v>
       </c>
       <c r="C78" s="2">
         <v>35</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F78" s="2">
         <v>1</v>
       </c>
       <c r="G78" t="s">
-        <v>221</v>
+        <v>254</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="1" t="s">
-        <v>222</v>
+        <v>255</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>223</v>
+        <v>253</v>
       </c>
       <c r="C79" s="2">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>137</v>
+      </c>
+      <c r="E79" s="2">
+        <v>220</v>
       </c>
       <c r="F79" s="2">
         <v>1</v>
       </c>
       <c r="G79" t="s">
-        <v>224</v>
+        <v>256</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="1" t="s">
-        <v>225</v>
+        <v>257</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>226</v>
+        <v>258</v>
       </c>
       <c r="C80" s="2">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>227</v>
+        <v>40</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>180</v>
+        <v>41</v>
       </c>
       <c r="F80" s="2">
         <v>1</v>
       </c>
       <c r="G80" t="s">
-        <v>228</v>
+        <v>259</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="1" t="s">
-        <v>229</v>
+        <v>260</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>230</v>
+        <v>261</v>
       </c>
       <c r="C81" s="2">
-        <v>7.5</v>
+        <v>36</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>227</v>
+        <v>157</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
       <c r="F81" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G81" t="s">
-        <v>231</v>
+        <v>262</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="1" t="s">
-        <v>232</v>
+        <v>263</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>233</v>
+        <v>264</v>
       </c>
       <c r="C82" s="2">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>265</v>
+      </c>
+      <c r="E82" s="2">
+        <v>380</v>
       </c>
       <c r="F82" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G82" t="s">
-        <v>234</v>
+        <v>266</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="1" t="s">
-        <v>235</v>
+        <v>267</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>236</v>
+        <v>268</v>
       </c>
       <c r="C83" s="2">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>227</v>
+        <v>40</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>180</v>
+        <v>41</v>
       </c>
       <c r="F83" s="2">
         <v>1</v>
       </c>
       <c r="G83" t="s">
-        <v>237</v>
+        <v>269</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="1" t="s">
-        <v>238</v>
+        <v>270</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>239</v>
+        <v>271</v>
       </c>
       <c r="C84" s="2">
         <v>15</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>227</v>
+        <v>177</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F84" s="2">
         <v>1</v>
       </c>
       <c r="G84" t="s">
-        <v>240</v>
+        <v>272</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="1" t="s">
-        <v>241</v>
+        <v>273</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>242</v>
+        <v>274</v>
       </c>
       <c r="C85" s="2">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>227</v>
+        <v>24</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>180</v>
+        <v>12</v>
       </c>
       <c r="F85" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G85" t="s">
-        <v>243</v>
+        <v>275</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="1" t="s">
-        <v>244</v>
+        <v>276</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>245</v>
+        <v>277</v>
       </c>
       <c r="C86" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>227</v>
+        <v>137</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
       <c r="F86" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G86" t="s">
-        <v>246</v>
+        <v>278</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="1" t="s">
-        <v>247</v>
+        <v>279</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>248</v>
+        <v>280</v>
       </c>
       <c r="C87" s="2">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>227</v>
+        <v>40</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>180</v>
+        <v>41</v>
       </c>
       <c r="F87" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G87" t="s">
-        <v>249</v>
+        <v>281</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="C88" s="2">
+        <v>27</v>
+      </c>
+      <c r="D88" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="B88" s="2" t="s">
-[...9 lines deleted...]
-        <v>253</v>
+      <c r="E88" s="2">
+        <v>380</v>
       </c>
       <c r="F88" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G88" t="s">
-        <v>254</v>
+        <v>284</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="1" t="s">
-        <v>255</v>
+        <v>285</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>256</v>
+        <v>286</v>
       </c>
       <c r="C89" s="2">
-        <v>7.5</v>
+        <v>36</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>252</v>
+        <v>185</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>253</v>
+        <v>29</v>
       </c>
       <c r="F89" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G89" t="s">
-        <v>257</v>
+        <v>287</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" s="1" t="s">
-        <v>258</v>
+        <v>288</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="C90" s="2">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>252</v>
+        <v>11</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>253</v>
+        <v>12</v>
       </c>
       <c r="F90" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G90" t="s">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" s="1" t="s">
-        <v>261</v>
+        <v>291</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>262</v>
+        <v>292</v>
       </c>
       <c r="C91" s="2">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>252</v>
+        <v>16</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>253</v>
+        <v>17</v>
       </c>
       <c r="F91" s="2">
         <v>1</v>
       </c>
       <c r="G91" t="s">
-        <v>263</v>
+        <v>293</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" s="1" t="s">
-        <v>264</v>
+        <v>294</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>265</v>
+        <v>295</v>
       </c>
       <c r="C92" s="2">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>252</v>
+        <v>296</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>253</v>
+        <v>29</v>
       </c>
       <c r="F92" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G92" t="s">
-        <v>266</v>
+        <v>297</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" s="1" t="s">
-        <v>267</v>
+        <v>298</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>268</v>
+        <v>299</v>
       </c>
       <c r="C93" s="2">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>252</v>
+        <v>144</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>253</v>
+        <v>12</v>
       </c>
       <c r="F93" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G93" t="s">
-        <v>269</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" s="1" t="s">
-        <v>270</v>
+        <v>301</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>271</v>
+        <v>302</v>
       </c>
       <c r="C94" s="2">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>265</v>
+      </c>
+      <c r="E94" s="2">
+        <v>380</v>
       </c>
       <c r="F94" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G94" t="s">
-        <v>273</v>
+        <v>303</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" s="1" t="s">
-        <v>274</v>
+        <v>304</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>275</v>
+        <v>305</v>
       </c>
       <c r="C95" s="2">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>272</v>
+        <v>40</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="F95" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G95" t="s">
-        <v>276</v>
+        <v>306</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" s="1" t="s">
-        <v>277</v>
+        <v>307</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>278</v>
+        <v>308</v>
       </c>
       <c r="C96" s="2">
+        <v>50</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E96" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D96" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F96" s="2">
         <v>1</v>
       </c>
       <c r="G96" t="s">
-        <v>279</v>
+        <v>309</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" s="1" t="s">
-        <v>280</v>
+        <v>310</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>281</v>
+        <v>308</v>
       </c>
       <c r="C97" s="2">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>137</v>
+      </c>
+      <c r="E97" s="2">
+        <v>220</v>
       </c>
       <c r="F97" s="2">
         <v>1</v>
       </c>
       <c r="G97" t="s">
-        <v>283</v>
+        <v>311</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" s="1" t="s">
-        <v>284</v>
+        <v>312</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>285</v>
+        <v>313</v>
       </c>
       <c r="C98" s="2">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>272</v>
+        <v>314</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F98" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G98" t="s">
-        <v>286</v>
+        <v>315</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" s="1" t="s">
-        <v>287</v>
+        <v>316</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>288</v>
+        <v>317</v>
       </c>
       <c r="C99" s="2">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>289</v>
+        <v>24</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>253</v>
+        <v>12</v>
       </c>
       <c r="F99" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G99" t="s">
-        <v>290</v>
+        <v>318</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" s="1" t="s">
-        <v>291</v>
+        <v>319</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="C100" s="2">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>289</v>
+        <v>321</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>253</v>
+        <v>17</v>
       </c>
       <c r="F100" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G100" t="s">
-        <v>293</v>
+        <v>322</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" s="1" t="s">
-        <v>294</v>
+        <v>323</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>295</v>
+        <v>324</v>
       </c>
       <c r="C101" s="2">
+        <v>60</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D101" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F101" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G101" t="s">
-        <v>296</v>
+        <v>325</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" s="1" t="s">
-        <v>297</v>
+        <v>326</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>298</v>
+        <v>327</v>
       </c>
       <c r="C102" s="2">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>289</v>
+        <v>144</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>253</v>
+        <v>12</v>
       </c>
       <c r="F102" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G102" t="s">
-        <v>299</v>
+        <v>328</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" s="1" t="s">
-        <v>300</v>
+        <v>329</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>301</v>
+        <v>330</v>
       </c>
       <c r="C103" s="2">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>289</v>
+        <v>314</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>253</v>
+        <v>17</v>
       </c>
       <c r="F103" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G103" t="s">
-        <v>302</v>
+        <v>331</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" s="1" t="s">
-        <v>303</v>
+        <v>332</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>304</v>
+        <v>333</v>
       </c>
       <c r="C104" s="2">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>179</v>
+        <v>40</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>180</v>
+        <v>41</v>
       </c>
       <c r="F104" s="2">
         <v>3</v>
       </c>
       <c r="G104" t="s">
-        <v>305</v>
+        <v>334</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" s="1" t="s">
-        <v>306</v>
+        <v>335</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>307</v>
+        <v>336</v>
       </c>
       <c r="C105" s="2">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>308</v>
+        <v>24</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>180</v>
+        <v>12</v>
       </c>
       <c r="F105" s="2">
         <v>3</v>
       </c>
       <c r="G105" t="s">
-        <v>309</v>
+        <v>337</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" s="1" t="s">
-        <v>310</v>
+        <v>338</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>311</v>
+        <v>339</v>
       </c>
       <c r="C106" s="2">
-        <v>22.5</v>
+        <v>60</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>179</v>
+        <v>321</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
       <c r="F106" s="2">
         <v>3</v>
       </c>
       <c r="G106" t="s">
-        <v>312</v>
+        <v>340</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" s="1" t="s">
-        <v>313</v>
+        <v>341</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>314</v>
+        <v>342</v>
       </c>
       <c r="C107" s="2">
-        <v>22.5</v>
+        <v>45</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>308</v>
+        <v>185</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>180</v>
+        <v>29</v>
       </c>
       <c r="F107" s="2">
         <v>3</v>
       </c>
       <c r="G107" t="s">
-        <v>315</v>
+        <v>343</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" s="1" t="s">
-        <v>316</v>
+        <v>344</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>317</v>
+        <v>345</v>
       </c>
       <c r="C108" s="2">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>250</v>
+      </c>
+      <c r="E108" s="2">
+        <v>380</v>
       </c>
       <c r="F108" s="2">
         <v>3</v>
       </c>
       <c r="G108" t="s">
-        <v>318</v>
+        <v>346</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" s="1" t="s">
-        <v>319</v>
+        <v>347</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>320</v>
+        <v>348</v>
       </c>
       <c r="C109" s="2">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>308</v>
+        <v>177</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F109" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G109" t="s">
-        <v>321</v>
+        <v>349</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" s="1" t="s">
-        <v>322</v>
+        <v>350</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>323</v>
+        <v>351</v>
       </c>
       <c r="C110" s="2">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>179</v>
+        <v>296</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>180</v>
+        <v>29</v>
       </c>
       <c r="F110" s="2">
         <v>3</v>
       </c>
       <c r="G110" t="s">
-        <v>324</v>
+        <v>352</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" s="1" t="s">
-        <v>325</v>
+        <v>353</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>326</v>
+        <v>354</v>
       </c>
       <c r="C111" s="2">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>250</v>
+      </c>
+      <c r="E111" s="2">
+        <v>380</v>
       </c>
       <c r="F111" s="2">
         <v>3</v>
       </c>
       <c r="G111" t="s">
-        <v>327</v>
+        <v>355</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" s="1" t="s">
-        <v>328</v>
+        <v>356</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>329</v>
+        <v>357</v>
       </c>
       <c r="C112" s="2">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>180</v>
+        <v>29</v>
       </c>
       <c r="F112" s="2">
         <v>3</v>
       </c>
       <c r="G112" t="s">
-        <v>330</v>
+        <v>358</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" s="1" t="s">
-        <v>331</v>
+        <v>359</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>332</v>
+        <v>360</v>
       </c>
       <c r="C113" s="2">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>265</v>
+      </c>
+      <c r="E113" s="2">
+        <v>380</v>
       </c>
       <c r="F113" s="2">
         <v>3</v>
       </c>
       <c r="G113" t="s">
-        <v>333</v>
+        <v>361</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" s="1" t="s">
-        <v>334</v>
+        <v>362</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>335</v>
+        <v>363</v>
       </c>
       <c r="C114" s="2">
         <v>60</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>180</v>
+        <v>29</v>
       </c>
       <c r="F114" s="2">
         <v>3</v>
       </c>
       <c r="G114" t="s">
-        <v>336</v>
+        <v>364</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" s="1" t="s">
-        <v>337</v>
+        <v>365</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>338</v>
+        <v>366</v>
       </c>
       <c r="C115" s="2">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>308</v>
+        <v>367</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>180</v>
+        <v>368</v>
       </c>
       <c r="F115" s="2">
         <v>3</v>
       </c>
       <c r="G115" t="s">
-        <v>339</v>
+        <v>369</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" s="1" t="s">
-        <v>340</v>
+        <v>370</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>341</v>
+        <v>371</v>
       </c>
       <c r="C116" s="2">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>250</v>
+      </c>
+      <c r="E116" s="2">
+        <v>380</v>
       </c>
       <c r="F116" s="2">
         <v>3</v>
       </c>
       <c r="G116" t="s">
-        <v>343</v>
+        <v>372</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" s="1" t="s">
-        <v>344</v>
+        <v>373</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>345</v>
+        <v>374</v>
       </c>
       <c r="C117" s="2">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>346</v>
+        <v>40</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="F117" s="2">
         <v>3</v>
       </c>
       <c r="G117" t="s">
-        <v>347</v>
+        <v>375</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" s="1" t="s">
-        <v>348</v>
+        <v>376</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>349</v>
+        <v>377</v>
       </c>
       <c r="C118" s="2">
-        <v>22.5</v>
+        <v>45</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>265</v>
+      </c>
+      <c r="E118" s="2">
+        <v>380</v>
       </c>
       <c r="F118" s="2">
         <v>3</v>
       </c>
       <c r="G118" t="s">
-        <v>350</v>
+        <v>378</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" s="1" t="s">
-        <v>351</v>
+        <v>379</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>352</v>
+        <v>380</v>
       </c>
       <c r="C119" s="2">
-        <v>22.5</v>
+        <v>60</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>265</v>
+      </c>
+      <c r="E119" s="2">
+        <v>380</v>
       </c>
       <c r="F119" s="2">
         <v>3</v>
       </c>
       <c r="G119" t="s">
-        <v>353</v>
+        <v>381</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" s="1" t="s">
-        <v>354</v>
+        <v>382</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="C120" s="2">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>342</v>
+        <v>177</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>18</v>
+        <v>368</v>
       </c>
       <c r="F120" s="2">
         <v>3</v>
       </c>
       <c r="G120" t="s">
-        <v>356</v>
+        <v>384</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" s="1" t="s">
-        <v>357</v>
+        <v>385</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>358</v>
+        <v>386</v>
       </c>
       <c r="C121" s="2">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>98</v>
+      </c>
+      <c r="E121" s="2">
+        <v>220</v>
       </c>
       <c r="F121" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G121" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" s="1" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="C122" s="2">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>342</v>
+        <v>40</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="F122" s="2">
         <v>3</v>
       </c>
       <c r="G122" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" s="1" t="s">
-        <v>363</v>
+        <v>391</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>364</v>
+        <v>392</v>
       </c>
       <c r="C123" s="2">
-        <v>36</v>
+        <v>75</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>393</v>
+      </c>
+      <c r="E123" s="2">
+        <v>220</v>
       </c>
       <c r="F123" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G123" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" s="1" t="s">
-        <v>367</v>
+        <v>395</v>
       </c>
       <c r="B124" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C124" s="2">
+        <v>20</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E124" s="2" t="s">
         <v>368</v>
       </c>
-      <c r="C124" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="F124" s="2">
         <v>3</v>
       </c>
       <c r="G124" t="s">
-        <v>370</v>
+        <v>397</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" s="1" t="s">
-        <v>371</v>
+        <v>398</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>372</v>
+        <v>399</v>
       </c>
       <c r="C125" s="2">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>373</v>
+        <v>177</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>18</v>
+        <v>178</v>
       </c>
       <c r="F125" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G125" t="s">
-        <v>374</v>
+        <v>400</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" s="1" t="s">
-        <v>375</v>
+        <v>401</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>376</v>
+        <v>402</v>
       </c>
       <c r="C126" s="2">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>369</v>
+        <v>40</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="F126" s="2">
         <v>3</v>
       </c>
       <c r="G126" t="s">
-        <v>377</v>
+        <v>403</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" s="1" t="s">
-        <v>378</v>
+        <v>404</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>379</v>
+        <v>405</v>
       </c>
       <c r="C127" s="2">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>373</v>
+        <v>177</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>18</v>
+        <v>368</v>
       </c>
       <c r="F127" s="2">
         <v>3</v>
       </c>
       <c r="G127" t="s">
-        <v>380</v>
+        <v>406</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" s="1" t="s">
-        <v>381</v>
+        <v>407</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>382</v>
+        <v>408</v>
       </c>
       <c r="C128" s="2">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>100</v>
+      </c>
+      <c r="D128" s="2"/>
+      <c r="E128" s="2">
+        <v>220</v>
       </c>
       <c r="F128" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G128" t="s">
-        <v>383</v>
+        <v>409</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" s="1" t="s">
-        <v>384</v>
+        <v>410</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>385</v>
+        <v>411</v>
       </c>
       <c r="C129" s="2">
-        <v>22.5</v>
+        <v>105</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>412</v>
+      </c>
+      <c r="E129" s="2">
+        <v>380</v>
       </c>
       <c r="F129" s="2">
         <v>3</v>
       </c>
       <c r="G129" t="s">
-        <v>386</v>
+        <v>413</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" s="1" t="s">
-        <v>387</v>
+        <v>414</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>388</v>
+        <v>415</v>
       </c>
       <c r="C130" s="2">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>100</v>
+      </c>
+      <c r="D130" s="2"/>
+      <c r="E130" s="2">
+        <v>220</v>
       </c>
       <c r="F130" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G130" t="s">
-        <v>389</v>
+        <v>416</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" s="1" t="s">
-        <v>390</v>
+        <v>417</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>391</v>
+        <v>418</v>
       </c>
       <c r="C131" s="2">
-        <v>36</v>
+        <v>105</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>419</v>
+      </c>
+      <c r="E131" s="2">
+        <v>380</v>
       </c>
       <c r="F131" s="2">
         <v>3</v>
       </c>
       <c r="G131" t="s">
-        <v>392</v>
+        <v>420</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" s="1" t="s">
-        <v>393</v>
+        <v>421</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>394</v>
+        <v>418</v>
       </c>
       <c r="C132" s="2">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>422</v>
+      </c>
+      <c r="E132" s="2">
+        <v>380</v>
       </c>
       <c r="F132" s="2">
         <v>3</v>
       </c>
       <c r="G132" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" s="1" t="s">
-        <v>396</v>
+        <v>424</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>397</v>
+        <v>425</v>
       </c>
       <c r="C133" s="2">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>227</v>
+        <v>40</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>180</v>
+        <v>41</v>
       </c>
       <c r="F133" s="2">
         <v>3</v>
       </c>
       <c r="G133" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" s="1" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>400</v>
+        <v>428</v>
       </c>
       <c r="C134" s="2">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>401</v>
+        <v>177</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>253</v>
+        <v>368</v>
       </c>
       <c r="F134" s="2">
         <v>3</v>
       </c>
       <c r="G134" t="s">
-        <v>402</v>
+        <v>429</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" s="1" t="s">
-        <v>403</v>
+        <v>430</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>404</v>
+        <v>431</v>
       </c>
       <c r="C135" s="2">
-        <v>15</v>
+        <v>120</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>405</v>
+        <v>40</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>253</v>
+        <v>41</v>
       </c>
       <c r="F135" s="2">
         <v>3</v>
       </c>
       <c r="G135" t="s">
-        <v>406</v>
+        <v>432</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" s="1" t="s">
-        <v>407</v>
+        <v>433</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>408</v>
+        <v>434</v>
       </c>
       <c r="C136" s="2">
-        <v>22.5</v>
+        <v>150</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>401</v>
+        <v>435</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>253</v>
+        <v>41</v>
       </c>
       <c r="F136" s="2">
         <v>3</v>
       </c>
       <c r="G136" t="s">
-        <v>409</v>
+        <v>436</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" s="1" t="s">
-        <v>410</v>
+        <v>437</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>411</v>
+        <v>438</v>
       </c>
       <c r="C137" s="2">
-        <v>22.5</v>
+        <v>150</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>412</v>
+      </c>
+      <c r="E137" s="2">
+        <v>380</v>
       </c>
       <c r="F137" s="2">
         <v>3</v>
       </c>
       <c r="G137" t="s">
-        <v>412</v>
+        <v>439</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" s="1" t="s">
-        <v>413</v>
+        <v>440</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>414</v>
+        <v>441</v>
       </c>
       <c r="C138" s="2">
-        <v>27</v>
+        <v>150</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>419</v>
+      </c>
+      <c r="E138" s="2">
+        <v>380</v>
       </c>
       <c r="F138" s="2">
         <v>3</v>
       </c>
       <c r="G138" t="s">
-        <v>415</v>
+        <v>442</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" s="1" t="s">
-        <v>416</v>
+        <v>443</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>417</v>
+        <v>441</v>
       </c>
       <c r="C139" s="2">
-        <v>27</v>
+        <v>150</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>422</v>
+      </c>
+      <c r="E139" s="2">
+        <v>380</v>
       </c>
       <c r="F139" s="2">
         <v>3</v>
       </c>
       <c r="G139" t="s">
-        <v>418</v>
+        <v>444</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" s="1" t="s">
-        <v>419</v>
+        <v>445</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>420</v>
+        <v>446</v>
       </c>
       <c r="C140" s="2">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>401</v>
+        <v>177</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>253</v>
+        <v>368</v>
       </c>
       <c r="F140" s="2">
         <v>3</v>
       </c>
       <c r="G140" t="s">
-        <v>421</v>
+        <v>447</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" s="1" t="s">
-        <v>422</v>
+        <v>448</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>423</v>
+        <v>449</v>
       </c>
       <c r="C141" s="2">
-        <v>36</v>
+        <v>200</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>253</v>
+        <v>41</v>
       </c>
       <c r="F141" s="2">
         <v>3</v>
       </c>
       <c r="G141" t="s">
-        <v>425</v>
+        <v>450</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" s="1" t="s">
-        <v>426</v>
+        <v>451</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>427</v>
+        <v>452</v>
       </c>
       <c r="C142" s="2">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>401</v>
+        <v>177</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>253</v>
+        <v>368</v>
       </c>
       <c r="F142" s="2">
         <v>3</v>
       </c>
       <c r="G142" t="s">
-        <v>428</v>
+        <v>453</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" s="1" t="s">
-        <v>429</v>
+        <v>454</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>430</v>
+        <v>455</v>
       </c>
       <c r="C143" s="2">
-        <v>45</v>
+        <v>250</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>253</v>
+        <v>41</v>
       </c>
       <c r="F143" s="2">
         <v>3</v>
       </c>
       <c r="G143" t="s">
-        <v>431</v>
+        <v>456</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" s="1" t="s">
-        <v>432</v>
+        <v>457</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>433</v>
+        <v>458</v>
       </c>
       <c r="C144" s="2">
-        <v>60</v>
+        <v>105</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>401</v>
+        <v>177</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>253</v>
+        <v>368</v>
       </c>
       <c r="F144" s="2">
         <v>3</v>
       </c>
       <c r="G144" t="s">
-        <v>434</v>
+        <v>459</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" s="1" t="s">
-        <v>435</v>
+        <v>460</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>436</v>
+        <v>461</v>
       </c>
       <c r="C145" s="2">
-        <v>60</v>
+        <v>135</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>405</v>
+        <v>177</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>253</v>
+        <v>368</v>
       </c>
       <c r="F145" s="2">
         <v>3</v>
       </c>
       <c r="G145" t="s">
-        <v>437</v>
+        <v>462</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" s="1" t="s">
-        <v>438</v>
+        <v>463</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>439</v>
+        <v>464</v>
       </c>
       <c r="C146" s="2">
-        <v>75</v>
+        <v>225</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>213</v>
+        <v>412</v>
       </c>
       <c r="E146" s="2">
-        <v>220</v>
+        <v>380</v>
       </c>
       <c r="F146" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G146" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" s="1" t="s">
-        <v>441</v>
+        <v>466</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>442</v>
+        <v>467</v>
       </c>
       <c r="C147" s="2">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D147" s="2"/>
+        <v>225</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>422</v>
+      </c>
       <c r="E147" s="2">
-        <v>220</v>
+        <v>380</v>
       </c>
       <c r="F147" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G147" t="s">
-        <v>443</v>
+        <v>468</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" s="1" t="s">
-        <v>444</v>
+        <v>469</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>445</v>
+        <v>470</v>
       </c>
       <c r="C148" s="2">
-        <v>75</v>
+        <v>300</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>435</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="F148" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G148" t="s">
-        <v>447</v>
+        <v>471</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" s="1" t="s">
-        <v>448</v>
+        <v>472</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>449</v>
+        <v>473</v>
       </c>
       <c r="C149" s="2">
-        <v>100</v>
-[...3 lines deleted...]
-        <v>220</v>
+        <v>400</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="F149" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G149" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" s="1" t="s">
-        <v>451</v>
+        <v>475</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>245</v>
+        <v>476</v>
       </c>
       <c r="C150" s="2">
-        <v>35</v>
+        <v>150</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>477</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F150" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G150" t="s">
-        <v>452</v>
+        <v>478</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" s="1" t="s">
-        <v>453</v>
+        <v>479</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>248</v>
+        <v>480</v>
       </c>
       <c r="C151" s="2">
-        <v>50</v>
+        <v>300</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>365</v>
+        <v>412</v>
       </c>
       <c r="E151" s="2">
-        <v>220</v>
+        <v>380</v>
       </c>
       <c r="F151" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G151" t="s">
-        <v>454</v>
+        <v>481</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" s="1" t="s">
-        <v>455</v>
+        <v>482</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>268</v>
+        <v>483</v>
       </c>
       <c r="C152" s="2">
-        <v>20</v>
+        <v>300</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>456</v>
+        <v>422</v>
       </c>
       <c r="E152" s="2">
-        <v>220</v>
+        <v>380</v>
       </c>
       <c r="F152" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G152" t="s">
-        <v>457</v>
+        <v>484</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" s="1" t="s">
-        <v>458</v>
+        <v>485</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>459</v>
+        <v>486</v>
       </c>
       <c r="C153" s="2">
-        <v>15</v>
+        <v>175</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>477</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F153" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G153" t="s">
-        <v>460</v>
+        <v>487</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" s="1" t="s">
-        <v>461</v>
+        <v>488</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
       <c r="C154" s="2">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>477</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F154" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G154" t="s">
-        <v>463</v>
+        <v>490</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" s="1" t="s">
-        <v>464</v>
+        <v>491</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>465</v>
+        <v>492</v>
       </c>
       <c r="C155" s="2">
-        <v>105</v>
+        <v>500</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>435</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="F155" s="2">
         <v>3</v>
       </c>
       <c r="G155" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" s="1" t="s">
-        <v>468</v>
+        <v>494</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>469</v>
+        <v>495</v>
       </c>
       <c r="C156" s="2">
-        <v>150</v>
+        <v>600</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>435</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="F156" s="2">
         <v>3</v>
       </c>
       <c r="G156" t="s">
-        <v>470</v>
+        <v>496</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" s="1" t="s">
-        <v>471</v>
+        <v>497</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="C157" s="2">
-        <v>225</v>
+        <v>250</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>177</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F157" s="2">
         <v>3</v>
       </c>
       <c r="G157" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" s="1" t="s">
-        <v>474</v>
+        <v>500</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>475</v>
+        <v>501</v>
       </c>
       <c r="C158" s="2">
-        <v>300</v>
+        <v>800</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>435</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="F158" s="2">
         <v>3</v>
       </c>
       <c r="G158" t="s">
-        <v>476</v>
+        <v>502</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" s="1" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>478</v>
+        <v>504</v>
       </c>
       <c r="C159" s="2">
-        <v>105</v>
+        <v>320</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>177</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F159" s="2">
         <v>3</v>
       </c>
       <c r="G159" t="s">
-        <v>480</v>
+        <v>505</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" s="1" t="s">
-        <v>481</v>
+        <v>506</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>482</v>
+        <v>507</v>
       </c>
       <c r="C160" s="2">
-        <v>150</v>
+        <v>400</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>177</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F160" s="2">
         <v>3</v>
       </c>
       <c r="G160" t="s">
-        <v>483</v>
+        <v>508</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" s="1" t="s">
-        <v>484</v>
+        <v>509</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>478</v>
+        <v>510</v>
       </c>
       <c r="C161" s="2">
-        <v>105</v>
+        <v>500</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>177</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F161" s="2">
         <v>3</v>
       </c>
       <c r="G161" t="s">
-        <v>486</v>
+        <v>511</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" s="1" t="s">
-        <v>487</v>
+        <v>512</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>482</v>
+        <v>513</v>
       </c>
       <c r="C162" s="2">
-        <v>150</v>
+        <v>1000</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>435</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="F162" s="2">
         <v>3</v>
       </c>
       <c r="G162" t="s">
-        <v>488</v>
+        <v>514</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" s="1" t="s">
-        <v>489</v>
+        <v>515</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>490</v>
+        <v>516</v>
       </c>
       <c r="C163" s="2">
-        <v>225</v>
+        <v>630</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>177</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F163" s="2">
         <v>3</v>
       </c>
       <c r="G163" t="s">
-        <v>491</v>
+        <v>517</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" s="1" t="s">
-        <v>492</v>
+        <v>518</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>493</v>
+        <v>519</v>
       </c>
       <c r="C164" s="2">
-        <v>300</v>
+        <v>800</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>177</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F164" s="2">
         <v>3</v>
       </c>
       <c r="G164" t="s">
-        <v>494</v>
+        <v>520</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" s="1" t="s">
-        <v>495</v>
+        <v>521</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>496</v>
+        <v>522</v>
       </c>
       <c r="C165" s="2">
-        <v>18</v>
+        <v>1000</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>177</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F165" s="2">
         <v>3</v>
       </c>
       <c r="G165" t="s">
-        <v>498</v>
+        <v>523</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" s="1" t="s">
-        <v>499</v>
+        <v>524</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>500</v>
+        <v>525</v>
       </c>
       <c r="C166" s="2">
-        <v>27</v>
+        <v>1250</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>177</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F166" s="2">
         <v>3</v>
       </c>
       <c r="G166" t="s">
-        <v>501</v>
+        <v>526</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" s="1" t="s">
-        <v>502</v>
+        <v>527</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>503</v>
+        <v>528</v>
       </c>
       <c r="C167" s="2">
-        <v>36</v>
+        <v>1600</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>177</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F167" s="2">
         <v>3</v>
       </c>
       <c r="G167" t="s">
-        <v>504</v>
+        <v>529</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" s="1" t="s">
-        <v>505</v>
+        <v>530</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>506</v>
+        <v>531</v>
       </c>
       <c r="C168" s="2">
-        <v>45</v>
+        <v>2000</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>177</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F168" s="2">
         <v>3</v>
       </c>
       <c r="G168" t="s">
-        <v>507</v>
+        <v>532</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" s="1" t="s">
-        <v>508</v>
+        <v>533</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>509</v>
+        <v>534</v>
       </c>
       <c r="C169" s="2">
-        <v>60</v>
+        <v>2500</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>177</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F169" s="2">
         <v>3</v>
       </c>
       <c r="G169" t="s">
-        <v>510</v>
+        <v>535</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" s="1" t="s">
-        <v>511</v>
+        <v>536</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>512</v>
+        <v>537</v>
       </c>
       <c r="C170" s="2">
-        <v>18</v>
+        <v>3200</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>177</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F170" s="2">
         <v>3</v>
       </c>
       <c r="G170" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" s="1" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>516</v>
+        <v>540</v>
       </c>
       <c r="C171" s="2">
-        <v>27</v>
+        <v>4000</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>177</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>368</v>
       </c>
       <c r="F171" s="2">
         <v>3</v>
       </c>
       <c r="G171" t="s">
-        <v>517</v>
+        <v>541</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" s="1" t="s">
-        <v>518</v>
+        <v>542</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>519</v>
+        <v>543</v>
       </c>
       <c r="C172" s="2">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>544</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>545</v>
       </c>
       <c r="F172" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G172" t="s">
-        <v>520</v>
+        <v>546</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" s="1" t="s">
-        <v>521</v>
+        <v>547</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>522</v>
+        <v>543</v>
       </c>
       <c r="C173" s="2">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>544</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>545</v>
       </c>
       <c r="F173" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G173" t="s">
-        <v>523</v>
+        <v>548</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" s="1" t="s">
-        <v>524</v>
+        <v>549</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="C174" s="2">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>550</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="F174" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G174" t="s">
-        <v>526</v>
+        <v>551</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" s="1" t="s">
-        <v>527</v>
+        <v>552</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>528</v>
+        <v>543</v>
       </c>
       <c r="C175" s="2">
-        <v>2.5</v>
+        <v>27</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>529</v>
+        <v>550</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>530</v>
+        <v>17</v>
       </c>
       <c r="F175" s="2">
         <v>1</v>
       </c>
       <c r="G175" t="s">
-        <v>531</v>
+        <v>553</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" s="1" t="s">
-        <v>532</v>
+        <v>554</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="C176" s="2">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>529</v>
+        <v>550</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>530</v>
+        <v>17</v>
       </c>
       <c r="F176" s="2">
         <v>1</v>
       </c>
       <c r="G176" t="s">
-        <v>534</v>
+        <v>555</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" s="1" t="s">
-        <v>535</v>
+        <v>556</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="C177" s="2">
-        <v>50</v>
+        <v>13.5</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>529</v>
+        <v>557</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>530</v>
+        <v>558</v>
       </c>
       <c r="F177" s="2">
         <v>3</v>
       </c>
       <c r="G177" t="s">
-        <v>537</v>
+        <v>559</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" s="1" t="s">
-        <v>538</v>
+        <v>560</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="C178" s="2">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>529</v>
+        <v>557</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>530</v>
+        <v>558</v>
       </c>
       <c r="F178" s="2">
         <v>3</v>
       </c>
       <c r="G178" t="s">
-        <v>540</v>
+        <v>561</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" s="1" t="s">
-        <v>541</v>
+        <v>562</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C179" s="2">
-        <v>80</v>
+        <v>22.5</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>529</v>
+        <v>557</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>530</v>
+        <v>558</v>
       </c>
       <c r="F179" s="2">
         <v>3</v>
       </c>
       <c r="G179" t="s">
-        <v>543</v>
+        <v>563</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" s="1" t="s">
-        <v>544</v>
+        <v>564</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="C180" s="2">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="D180" s="2" t="s">
-        <v>529</v>
+        <v>557</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>530</v>
+        <v>558</v>
       </c>
       <c r="F180" s="2">
         <v>3</v>
       </c>
       <c r="G180" t="s">
-        <v>546</v>
+        <v>565</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" s="1" t="s">
-        <v>547</v>
+        <v>566</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="C181" s="2">
-        <v>120</v>
+        <v>36</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>529</v>
+        <v>557</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>530</v>
+        <v>558</v>
       </c>
       <c r="F181" s="2">
         <v>3</v>
       </c>
       <c r="G181" t="s">
-        <v>549</v>
+        <v>567</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" s="1" t="s">
-        <v>550</v>
+        <v>568</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="C182" s="2">
-        <v>5</v>
+        <v>48</v>
       </c>
       <c r="D182" s="2" t="s">
-        <v>529</v>
+        <v>544</v>
       </c>
       <c r="E182" s="2" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="F182" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G182" t="s">
-        <v>552</v>
+        <v>569</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" s="1" t="s">
-        <v>553</v>
+        <v>570</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>554</v>
+        <v>543</v>
       </c>
       <c r="C183" s="2">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>529</v>
+        <v>544</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="F183" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G183" t="s">
-        <v>555</v>
+        <v>571</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" s="1" t="s">
-        <v>556</v>
+        <v>572</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>557</v>
+        <v>543</v>
       </c>
       <c r="C184" s="2">
-        <v>10</v>
+        <v>81</v>
       </c>
       <c r="D184" s="2" t="s">
-        <v>529</v>
+        <v>544</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="F184" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G184" t="s">
-        <v>558</v>
+        <v>573</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" s="1" t="s">
-        <v>559</v>
+        <v>574</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>560</v>
+        <v>543</v>
       </c>
       <c r="C185" s="2">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>529</v>
+        <v>544</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="F185" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G185" t="s">
-        <v>561</v>
+        <v>575</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" s="1" t="s">
-        <v>562</v>
+        <v>576</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>563</v>
+        <v>543</v>
       </c>
       <c r="C186" s="2">
-        <v>25</v>
+        <v>13.5</v>
       </c>
       <c r="D186" s="2" t="s">
-        <v>529</v>
+        <v>557</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>530</v>
+        <v>558</v>
       </c>
       <c r="F186" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G186" t="s">
-        <v>564</v>
+        <v>577</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" s="1" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>566</v>
+        <v>543</v>
       </c>
       <c r="C187" s="2">
-        <v>3.5</v>
+        <v>18</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>529</v>
+        <v>557</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>530</v>
+        <v>558</v>
       </c>
       <c r="F187" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G187" t="s">
-        <v>567</v>
+        <v>579</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" s="1" t="s">
-        <v>568</v>
+        <v>580</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>569</v>
+        <v>543</v>
       </c>
       <c r="C188" s="2">
-        <v>15</v>
+        <v>22.5</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>529</v>
+        <v>557</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>530</v>
+        <v>558</v>
       </c>
       <c r="F188" s="2">
         <v>3</v>
       </c>
       <c r="G188" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" s="1" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>572</v>
+        <v>543</v>
       </c>
       <c r="C189" s="2">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>529</v>
+        <v>557</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>530</v>
+        <v>558</v>
       </c>
       <c r="F189" s="2">
         <v>3</v>
       </c>
       <c r="G189" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" s="1" t="s">
-        <v>574</v>
+        <v>584</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="C190" s="2">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D190" s="2" t="s">
-        <v>529</v>
+        <v>557</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>530</v>
+        <v>558</v>
       </c>
       <c r="F190" s="2">
         <v>3</v>
       </c>
       <c r="G190" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" s="1" t="s">
-        <v>577</v>
+        <v>586</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>578</v>
+        <v>543</v>
       </c>
       <c r="C191" s="2">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>529</v>
+        <v>550</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>530</v>
+        <v>17</v>
       </c>
       <c r="F191" s="2">
         <v>3</v>
       </c>
       <c r="G191" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" s="1" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>581</v>
+        <v>543</v>
       </c>
       <c r="C192" s="2">
-        <v>150</v>
+        <v>63</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>582</v>
+        <v>550</v>
       </c>
       <c r="E192" s="2" t="s">
-        <v>530</v>
+        <v>17</v>
       </c>
       <c r="F192" s="2">
         <v>3</v>
       </c>
       <c r="G192" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" s="1" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>585</v>
+        <v>543</v>
       </c>
       <c r="C193" s="2">
-        <v>200</v>
+        <v>81</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>582</v>
+        <v>550</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>530</v>
+        <v>17</v>
       </c>
       <c r="F193" s="2">
         <v>3</v>
       </c>
       <c r="G193" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" s="1" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>588</v>
+        <v>543</v>
       </c>
       <c r="C194" s="2">
-        <v>250</v>
+        <v>100</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>582</v>
+        <v>550</v>
       </c>
       <c r="E194" s="2" t="s">
-        <v>530</v>
+        <v>17</v>
       </c>
       <c r="F194" s="2">
         <v>3</v>
       </c>
       <c r="G194" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" s="1" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>591</v>
+        <v>543</v>
       </c>
       <c r="C195" s="2">
-        <v>300</v>
+        <v>16</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>582</v>
+        <v>544</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="F195" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G195" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" s="1" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>594</v>
+        <v>543</v>
       </c>
       <c r="C196" s="2">
-        <v>400</v>
+        <v>16</v>
       </c>
       <c r="D196" s="2" t="s">
-        <v>582</v>
+        <v>544</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="F196" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G196" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" s="1" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>597</v>
+        <v>543</v>
       </c>
       <c r="C197" s="2">
-        <v>500</v>
+        <v>21</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>582</v>
+        <v>544</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="F197" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G197" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>600</v>
+        <v>543</v>
       </c>
       <c r="C198" s="2">
-        <v>600</v>
+        <v>12</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>582</v>
+        <v>557</v>
       </c>
       <c r="E198" s="2" t="s">
-        <v>530</v>
+        <v>558</v>
       </c>
       <c r="F198" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G198" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" s="1" t="s">
         <v>602</v>
       </c>
       <c r="B199" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="C199" s="2">
+        <v>16</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="F199" s="2">
+        <v>1</v>
+      </c>
+      <c r="G199" t="s">
         <v>603</v>
-      </c>
-[...13 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="C200" s="2">
+        <v>9</v>
+      </c>
+      <c r="D200" s="2" t="s">
         <v>605</v>
       </c>
-      <c r="B200" s="2" t="s">
+      <c r="E200" s="2" t="s">
         <v>606</v>
-      </c>
-[...7 lines deleted...]
-        <v>530</v>
       </c>
       <c r="F200" s="2">
         <v>3</v>
       </c>
       <c r="G200" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" s="1" t="s">
         <v>608</v>
       </c>
       <c r="B201" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="C201" s="2">
+        <v>48</v>
+      </c>
+      <c r="D201" s="2" t="s">
         <v>609</v>
       </c>
-      <c r="C201" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="E201" s="2" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="F201" s="2">
         <v>3</v>
       </c>
       <c r="G201" t="s">
         <v>610</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection objects="1" scenarios="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertRows="1" insertHyperlinks="1" deleteColumns="1" deleteRows="1" sort="1" autoFilter="1" pivotTables="1" selectLockedCells="0" selectUnlockedCells="0"/>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555556" footer="0.51180555555556"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>