--- v2 (2026-08-28)
+++ v3 (2026-10-14)
@@ -502,104 +502,104 @@
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-20000lv/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD 5000х3</t>
   </si>
   <si>
     <t>148 200</t>
   </si>
   <si>
     <t>240-429</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-5000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000 (HV)</t>
   </si>
   <si>
     <t>150 300</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-20000-hv/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Ortea Vega 5</t>
+  </si>
+  <si>
+    <t>150 440</t>
+  </si>
+  <si>
+    <t>342-418</t>
+  </si>
+  <si>
+    <t>220+/-0.5%</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-5/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Энерготех OPTIMUM+ 7500х3</t>
   </si>
   <si>
     <t>154 500</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-7500h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех TOP 20000</t>
   </si>
   <si>
     <t>154 700</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-20000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех INFINITY 5000х3</t>
   </si>
   <si>
     <t>155 100</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-5000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD 5000х3(HV)</t>
   </si>
   <si>
     <t>155 600</t>
   </si>
   <si>
     <t>312-499</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-5000h3hv/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Ortea Vega 5</t>
-[...13 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех OPTIMUM+ 7500(HV)х3</t>
   </si>
   <si>
     <t>162 200</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-7500hvh3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 5000х3</t>
   </si>
   <si>
     <t>168 000</t>
   </si>
   <si>
     <t>254-446</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-5000h3-1/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD 7500х3</t>
   </si>
   <si>
     <t>169 500</t>
@@ -643,140 +643,140 @@
   <si>
     <t>178 200</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-9000h3-1/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех OPTIMUM+ 9000(HV)х3</t>
   </si>
   <si>
     <t>187 100</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-9000hvh3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 7500х3</t>
   </si>
   <si>
     <t>191 100</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-7500h3/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Ortea Vega 7</t>
+  </si>
+  <si>
+    <t>195 742</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-7/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Энерготех STANDARD 9000х3</t>
   </si>
   <si>
     <t>196 200</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-9000h3-1/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 7500 (HV)х3</t>
   </si>
   <si>
     <t>200 700</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-7500-hvh3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех INFINITY 9000х3</t>
   </si>
   <si>
     <t>205 200</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-9000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD 9000х3(HV)</t>
   </si>
   <si>
     <t>206 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-9000h3hv/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Ortea Vega 7</t>
-[...5 lines deleted...]
-    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-7/</t>
+    <t>Стабилизатор напряжения Ortea Vega 10</t>
+  </si>
+  <si>
+    <t>209 609</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-10/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех OPTIMUM+ 12000х3</t>
   </si>
   <si>
     <t>209 700</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-12000h3-1/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 9000х3</t>
   </si>
   <si>
     <t>216 900</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-9000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 10-20</t>
   </si>
   <si>
     <t>220 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-10-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех OPTIMUM+ 12000(HV)х3</t>
   </si>
   <si>
     <t>220 200</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/optimum-12000hvh3/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Ortea Vega 10</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 9000 (HV)х3</t>
   </si>
   <si>
     <t>227 700</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-9000-hvh3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD 35000</t>
   </si>
   <si>
     <t>227 900</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-35000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 15-20</t>
   </si>
   <si>
     <t>230 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-15-20/</t>
@@ -787,98 +787,98 @@
   <si>
     <t>233 700</t>
   </si>
   <si>
     <t>242-502</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/prime-6000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех INFINITY 35000</t>
   </si>
   <si>
     <t>239 300</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-35000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  35000 (HV)</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-35000-hv/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Ortea Vega 15</t>
+  </si>
+  <si>
+    <t>247 599</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-15/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения NDCORP Helios 20-20</t>
   </si>
   <si>
     <t>250 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-20-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD 12000х3</t>
   </si>
   <si>
     <t>251 400</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-12000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех TOP 6000х3</t>
   </si>
   <si>
     <t>254 700</t>
   </si>
   <si>
     <t>251-485</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-6000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios 25-20</t>
   </si>
   <si>
     <t>260 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-25-20/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Ortea Vega 15</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех INFINITY 12000х3</t>
   </si>
   <si>
     <t>262 800</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-12000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD 12000х3(HV)</t>
   </si>
   <si>
     <t>264 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-12000h3hv-1/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 20-20</t>
   </si>
   <si>
     <t>270 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-20-20/</t>
@@ -1039,243 +1039,243 @@
   <si>
     <t>380 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-40-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех INFINITY 20000х3</t>
   </si>
   <si>
     <t>387 900</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-20000h3-1/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD 20000х3(HV)</t>
   </si>
   <si>
     <t>388 100</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-20000h3hv/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Ortea Vega 20</t>
+  </si>
+  <si>
+    <t>391 390</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-20/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 15000х3</t>
   </si>
   <si>
     <t>402 900</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-15000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех PRIME 12000х3</t>
   </si>
   <si>
     <t>413 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/prime-12000h3/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Ortea Vega 20</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 15000 (HV)х3</t>
   </si>
   <si>
     <t>423 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-15000-hvh3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех PRIME 15000х3</t>
   </si>
   <si>
     <t>442 700</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/prime-15000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000х3</t>
   </si>
   <si>
     <t>445 500</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-20000h3/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Ortea Orion 10</t>
+  </si>
+  <si>
+    <t>452 743</t>
+  </si>
+  <si>
+    <t>176-253</t>
+  </si>
+  <si>
+    <t>380+/-0.5%</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-10/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Энерготех TOP 12000х3</t>
   </si>
   <si>
     <t>454 700</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-12000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех UNIVERSAL 20000 (HV)х3</t>
   </si>
   <si>
     <t>467 800</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/universal-20000-hvh3-1/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Ortea Orion 10</t>
-[...13 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех PRIME 20000х3</t>
   </si>
   <si>
     <t>479 300</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/prime-20000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 50-20</t>
   </si>
   <si>
     <t>480 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-50-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех TOP 15000х3</t>
   </si>
   <si>
     <t>490 700</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-15000h3/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Ortea Orion 15</t>
+  </si>
+  <si>
+    <t>511 913</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-15/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Энерготех TOP 20000х3</t>
   </si>
   <si>
     <t>526 400</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/top-20000h3/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Ortea Orion 15</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  75000</t>
   </si>
   <si>
     <t>591 400</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-75000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 60-20</t>
   </si>
   <si>
     <t>610 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-60-20/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Ortea Orion 20</t>
+  </si>
+  <si>
+    <t>619 614</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-20/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения Энерготех INFINITY   75000</t>
   </si>
   <si>
     <t>620 400</t>
   </si>
   <si>
     <t>100-295</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-75000/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Ortea Orion 20</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Ortea Vega 25</t>
   </si>
   <si>
-    <t>675 721</t>
+    <t>639 843</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/vega-25/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 80-20</t>
   </si>
   <si>
     <t>690 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-80-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 30</t>
   </si>
   <si>
-    <t>759 672</t>
+    <t>719 337</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-30/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  100000</t>
   </si>
   <si>
     <t>780 600</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-100000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  35000х3</t>
   </si>
   <si>
     <t>790 700</t>
   </si>
   <si>
     <t>245-460</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-35000h3/</t>
   </si>
@@ -1300,51 +1300,51 @@
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-35000h3hv/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех INFINITY   35000х3</t>
   </si>
   <si>
     <t>200-495</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-35000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 100-20</t>
   </si>
   <si>
     <t>830 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-100-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 45</t>
   </si>
   <si>
-    <t>889 160</t>
+    <t>841 949</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-45/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 120-20</t>
   </si>
   <si>
     <t>900 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-120-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 150-15</t>
   </si>
   <si>
     <t>920 000</t>
   </si>
   <si>
     <t>195-265</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-150-15/</t>
   </si>
@@ -1354,333 +1354,333 @@
   <si>
     <t>1 051 900</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-50000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  50000х3(HV)</t>
   </si>
   <si>
     <t>1 097 200</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-50000h3hv/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех INFINITY   50000х3</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-50000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 60</t>
   </si>
   <si>
-    <t>1 294 973</t>
+    <t>1 226 216</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-60/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 200-15</t>
   </si>
   <si>
     <t>1 350 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-200-15/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 80</t>
   </si>
   <si>
-    <t>1 572 102</t>
+    <t>1 488 630</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-80/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Ortea Orion 105</t>
+  </si>
+  <si>
+    <t>1 719 988</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-105/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 250-15</t>
   </si>
   <si>
     <t>1 750 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-250-15/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Ortea Orion 105</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Ortea Orion 135</t>
   </si>
   <si>
-    <t>1 941 307</t>
+    <t>1 838 231</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-135/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  75000х3</t>
   </si>
   <si>
     <t>2 006 100</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-75000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех INFINITY   75000х3</t>
   </si>
   <si>
     <t>2 093 100</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-75000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 300-15</t>
   </si>
   <si>
     <t>2 150 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-300-15/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Ortea Orion 150</t>
+  </si>
+  <si>
+    <t>2 369 899</t>
+  </si>
+  <si>
+    <t>187-253</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-150/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 400-15</t>
   </si>
   <si>
     <t>2 500 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-400-15/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Ortea Orion 150</t>
-[...8 lines deleted...]
-    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-150/</t>
+    <t>Стабилизатор напряжения Ortea Orion 175</t>
+  </si>
+  <si>
+    <t>2 645 325</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-175/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех STANDARD  100000х3</t>
   </si>
   <si>
     <t>2 648 500</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/standard-100000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех INFINITY   100000х3</t>
   </si>
   <si>
     <t>2 763 700</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/energoteh/infinity-100000h3/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Ortea Orion 175</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Ortea Orion 200</t>
   </si>
   <si>
-    <t>2 937 386</t>
+    <t>2 781 423</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-200/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 500-15</t>
   </si>
   <si>
     <t>3 100 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-500-15/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Ortea Orion Plus 250</t>
+  </si>
+  <si>
+    <t>3 877 429</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-250/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 600-15</t>
   </si>
   <si>
     <t>3 900 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-600-15/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Ortea Orion Plus 250</t>
-[...5 lines deleted...]
-    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-250/</t>
+    <t>Стабилизатор напряжения Ortea Orion Plus 320</t>
+  </si>
+  <si>
+    <t>4 439 013</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-320/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 800-15</t>
   </si>
   <si>
     <t>4 600 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-800-15/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Ortea Orion Plus 320</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 400</t>
   </si>
   <si>
-    <t>5 199 753</t>
+    <t>4 923 668</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-400/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 500</t>
   </si>
   <si>
-    <t>5 586 810</t>
+    <t>5 290 175</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-500/</t>
   </si>
   <si>
+    <t>Стабилизатор напряжения Ortea Orion Plus 630</t>
+  </si>
+  <si>
+    <t>6 283 133</t>
+  </si>
+  <si>
+    <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-630/</t>
+  </si>
+  <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 1000-15</t>
   </si>
   <si>
     <t>6 300 000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ndcorp/helios-y-1000-15/</t>
   </si>
   <si>
-    <t>Стабилизатор напряжения Ortea Orion Plus 630</t>
-[...7 lines deleted...]
-  <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 800</t>
   </si>
   <si>
-    <t>8 060 710</t>
+    <t>7 632 721</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-800/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 1000</t>
   </si>
   <si>
-    <t>9 464 509</t>
+    <t>8 961 984</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-1000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 1250</t>
   </si>
   <si>
-    <t>11 089 469</t>
+    <t>10 500 666</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/orion-plus-1250/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 1600</t>
   </si>
   <si>
-    <t>16 330 144</t>
+    <t>15 463 083</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/sirius-1600/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 2000</t>
   </si>
   <si>
-    <t>17 367 146</t>
+    <t>16 445 025</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/sirius-2000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 2500</t>
   </si>
   <si>
-    <t>18 983 681</t>
+    <t>17 975 729</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/sirius-2500/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 3200</t>
   </si>
   <si>
-    <t>26 787 723</t>
+    <t>25 365 410</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/sirius-3200/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 4000</t>
   </si>
   <si>
-    <t>37 067 069</t>
+    <t>35 098 966</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/ortea/sirius-4000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R27000</t>
   </si>
   <si>
     <t>по запросу</t>
   </si>
   <si>
     <t>178-242</t>
   </si>
   <si>
     <t>220+/-4%</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r27000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R33000</t>
   </si>
   <si>
     <t>https://ekaterinburg.sklad-generator.ru/stabilizatory/shtil/r33000/</t>
   </si>
@@ -1994,51 +1994,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2011b11e08483c578a3c14c38dbb31.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c4c7b10ad64632529a6acb6281b2d1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3429,152 +3429,152 @@
       </c>
       <c r="C49" s="2">
         <v>20</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="2">
         <v>220</v>
       </c>
       <c r="F49" s="2">
         <v>1</v>
       </c>
       <c r="G49" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>163</v>
       </c>
       <c r="C50" s="2">
-        <v>22.5</v>
+        <v>5</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>12</v>
+        <v>165</v>
       </c>
       <c r="F50" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G50" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C51" s="2">
-        <v>20</v>
+        <v>22.5</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F51" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G51" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C52" s="2">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F52" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G52" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C53" s="2">
         <v>15</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>173</v>
+        <v>24</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F53" s="2">
         <v>3</v>
       </c>
       <c r="G53" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C54" s="2">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>178</v>
+        <v>17</v>
       </c>
       <c r="F54" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G54" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>181</v>
       </c>
       <c r="C55" s="2">
         <v>22.5</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="2">
         <v>3</v>
       </c>
       <c r="G55" t="s">
@@ -3662,51 +3662,51 @@
       </c>
       <c r="D59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F59" s="2">
         <v>3</v>
       </c>
       <c r="G59" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>198</v>
       </c>
       <c r="C60" s="2">
         <v>22.5</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F60" s="2">
         <v>3</v>
       </c>
       <c r="G60" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>201</v>
       </c>
       <c r="C61" s="2">
         <v>27</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="2" t="s">
@@ -3751,267 +3751,267 @@
       </c>
       <c r="C63" s="2">
         <v>22.5</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F63" s="2">
         <v>3</v>
       </c>
       <c r="G63" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>210</v>
       </c>
       <c r="C64" s="2">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>17</v>
+        <v>165</v>
       </c>
       <c r="F64" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G64" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>213</v>
       </c>
       <c r="C65" s="2">
-        <v>22.5</v>
+        <v>27</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>192</v>
+        <v>157</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F65" s="2">
         <v>3</v>
       </c>
       <c r="G65" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>216</v>
       </c>
       <c r="C66" s="2">
-        <v>27</v>
+        <v>22.5</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>24</v>
+        <v>192</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F66" s="2">
         <v>3</v>
       </c>
       <c r="G66" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>219</v>
       </c>
       <c r="C67" s="2">
         <v>27</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>173</v>
+        <v>24</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F67" s="2">
         <v>3</v>
       </c>
       <c r="G67" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>222</v>
       </c>
       <c r="C68" s="2">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>178</v>
+        <v>17</v>
       </c>
       <c r="F68" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G68" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>225</v>
       </c>
       <c r="C69" s="2">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>12</v>
+        <v>165</v>
       </c>
       <c r="F69" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G69" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>228</v>
       </c>
       <c r="C70" s="2">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F70" s="2">
         <v>3</v>
       </c>
       <c r="G70" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>231</v>
       </c>
       <c r="C71" s="2">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>40</v>
+        <v>185</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="F71" s="2">
         <v>3</v>
       </c>
       <c r="G71" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>234</v>
       </c>
       <c r="C72" s="2">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>144</v>
+        <v>40</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F72" s="2">
         <v>3</v>
       </c>
       <c r="G72" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>237</v>
       </c>
       <c r="C73" s="2">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>177</v>
+        <v>144</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>178</v>
+        <v>12</v>
       </c>
       <c r="F73" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G73" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>240</v>
       </c>
       <c r="C74" s="2">
         <v>27</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F74" s="2">
         <v>3</v>
       </c>
       <c r="G74" t="s">
@@ -4119,149 +4119,149 @@
       </c>
       <c r="C79" s="2">
         <v>35</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>137</v>
       </c>
       <c r="E79" s="2">
         <v>220</v>
       </c>
       <c r="F79" s="2">
         <v>1</v>
       </c>
       <c r="G79" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>258</v>
       </c>
       <c r="C80" s="2">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>40</v>
+        <v>164</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>41</v>
+        <v>165</v>
       </c>
       <c r="F80" s="2">
         <v>1</v>
       </c>
       <c r="G80" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>261</v>
       </c>
       <c r="C81" s="2">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>157</v>
+        <v>40</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="F81" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G81" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>264</v>
       </c>
       <c r="C82" s="2">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D82" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F82" s="2">
+        <v>3</v>
+      </c>
+      <c r="G82" t="s">
         <v>265</v>
-      </c>
-[...7 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B83" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="B83" s="2" t="s">
+      <c r="C83" s="2">
+        <v>18</v>
+      </c>
+      <c r="D83" s="2" t="s">
         <v>268</v>
       </c>
-      <c r="C83" s="2">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="E83" s="2">
+        <v>380</v>
       </c>
       <c r="F83" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G83" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>271</v>
       </c>
       <c r="C84" s="2">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>177</v>
+        <v>40</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>178</v>
+        <v>41</v>
       </c>
       <c r="F84" s="2">
         <v>1</v>
       </c>
       <c r="G84" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="1" t="s">
         <v>273</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>274</v>
       </c>
       <c r="C85" s="2">
         <v>36</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F85" s="2">
@@ -4444,51 +4444,51 @@
       </c>
       <c r="D93" s="2" t="s">
         <v>144</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F93" s="2">
         <v>3</v>
       </c>
       <c r="G93" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" s="1" t="s">
         <v>301</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>302</v>
       </c>
       <c r="C94" s="2">
         <v>27</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="E94" s="2">
         <v>380</v>
       </c>
       <c r="F94" s="2">
         <v>3</v>
       </c>
       <c r="G94" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>305</v>
       </c>
       <c r="C95" s="2">
         <v>30</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E95" s="2" t="s">
@@ -4740,106 +4740,106 @@
       </c>
       <c r="C106" s="2">
         <v>60</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>321</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F106" s="2">
         <v>3</v>
       </c>
       <c r="G106" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>342</v>
       </c>
       <c r="C107" s="2">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>185</v>
+        <v>164</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>29</v>
+        <v>165</v>
       </c>
       <c r="F107" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G107" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>345</v>
       </c>
       <c r="C108" s="2">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>185</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="F108" s="2">
         <v>3</v>
       </c>
       <c r="G108" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>348</v>
       </c>
       <c r="C109" s="2">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>250</v>
+      </c>
+      <c r="E109" s="2">
+        <v>380</v>
       </c>
       <c r="F109" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G109" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>351</v>
       </c>
       <c r="C110" s="2">
         <v>45</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>296</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F110" s="2">
         <v>3</v>
       </c>
       <c r="G110" t="s">
@@ -4878,103 +4878,103 @@
       </c>
       <c r="C112" s="2">
         <v>60</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F112" s="2">
         <v>3</v>
       </c>
       <c r="G112" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" s="1" t="s">
         <v>359</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>360</v>
       </c>
       <c r="C113" s="2">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>361</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>362</v>
       </c>
       <c r="F113" s="2">
         <v>3</v>
       </c>
       <c r="G113" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" s="1" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C114" s="2">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>268</v>
+      </c>
+      <c r="E114" s="2">
+        <v>380</v>
       </c>
       <c r="F114" s="2">
         <v>3</v>
       </c>
       <c r="G114" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" s="1" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C115" s="2">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>367</v>
+        <v>192</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>368</v>
+        <v>29</v>
       </c>
       <c r="F115" s="2">
         <v>3</v>
       </c>
       <c r="G115" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>371</v>
       </c>
       <c r="C116" s="2">
         <v>60</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E116" s="2">
         <v>380</v>
       </c>
       <c r="F116" s="2">
@@ -4996,100 +4996,100 @@
       </c>
       <c r="D117" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F117" s="2">
         <v>3</v>
       </c>
       <c r="G117" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" s="1" t="s">
         <v>376</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>377</v>
       </c>
       <c r="C118" s="2">
         <v>45</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="E118" s="2">
         <v>380</v>
       </c>
       <c r="F118" s="2">
         <v>3</v>
       </c>
       <c r="G118" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" s="1" t="s">
         <v>379</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>380</v>
       </c>
       <c r="C119" s="2">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>164</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>362</v>
       </c>
       <c r="F119" s="2">
         <v>3</v>
       </c>
       <c r="G119" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" s="1" t="s">
         <v>382</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>383</v>
       </c>
       <c r="C120" s="2">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>268</v>
+      </c>
+      <c r="E120" s="2">
+        <v>380</v>
       </c>
       <c r="F120" s="2">
         <v>3</v>
       </c>
       <c r="G120" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" s="1" t="s">
         <v>385</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>386</v>
       </c>
       <c r="C121" s="2">
         <v>75</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E121" s="2">
         <v>220</v>
       </c>
       <c r="F121" s="2">
@@ -5108,149 +5108,149 @@
       </c>
       <c r="C122" s="2">
         <v>60</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F122" s="2">
         <v>3</v>
       </c>
       <c r="G122" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" s="1" t="s">
         <v>391</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>392</v>
       </c>
       <c r="C123" s="2">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="D123" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="F123" s="2">
+        <v>3</v>
+      </c>
+      <c r="G123" t="s">
         <v>393</v>
-      </c>
-[...7 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B124" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="B124" s="2" t="s">
+      <c r="C124" s="2">
+        <v>75</v>
+      </c>
+      <c r="D124" s="2" t="s">
         <v>396</v>
       </c>
-      <c r="C124" s="2">
-[...6 lines deleted...]
-        <v>368</v>
+      <c r="E124" s="2">
+        <v>220</v>
       </c>
       <c r="F124" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G124" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" s="1" t="s">
         <v>398</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>399</v>
       </c>
       <c r="C125" s="2">
         <v>25</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="F125" s="2">
         <v>1</v>
       </c>
       <c r="G125" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" s="1" t="s">
         <v>401</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>402</v>
       </c>
       <c r="C126" s="2">
         <v>80</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F126" s="2">
         <v>3</v>
       </c>
       <c r="G126" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" s="1" t="s">
         <v>404</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>405</v>
       </c>
       <c r="C127" s="2">
         <v>30</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F127" s="2">
         <v>3</v>
       </c>
       <c r="G127" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" s="1" t="s">
         <v>407</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>408</v>
       </c>
       <c r="C128" s="2">
         <v>100</v>
       </c>
       <c r="D128" s="2"/>
       <c r="E128" s="2">
         <v>220</v>
       </c>
       <c r="F128" s="2">
         <v>1</v>
       </c>
@@ -5360,54 +5360,54 @@
       </c>
       <c r="D133" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F133" s="2">
         <v>3</v>
       </c>
       <c r="G133" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" s="1" t="s">
         <v>427</v>
       </c>
       <c r="B134" s="2" t="s">
         <v>428</v>
       </c>
       <c r="C134" s="2">
         <v>45</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F134" s="2">
         <v>3</v>
       </c>
       <c r="G134" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>431</v>
       </c>
       <c r="C135" s="2">
         <v>120</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F135" s="2">
@@ -5498,169 +5498,169 @@
       </c>
       <c r="D139" s="2" t="s">
         <v>422</v>
       </c>
       <c r="E139" s="2">
         <v>380</v>
       </c>
       <c r="F139" s="2">
         <v>3</v>
       </c>
       <c r="G139" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" s="1" t="s">
         <v>445</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>446</v>
       </c>
       <c r="C140" s="2">
         <v>60</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F140" s="2">
         <v>3</v>
       </c>
       <c r="G140" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" s="1" t="s">
         <v>448</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>449</v>
       </c>
       <c r="C141" s="2">
         <v>200</v>
       </c>
       <c r="D141" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F141" s="2">
         <v>3</v>
       </c>
       <c r="G141" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" s="1" t="s">
         <v>451</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>452</v>
       </c>
       <c r="C142" s="2">
         <v>80</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F142" s="2">
         <v>3</v>
       </c>
       <c r="G142" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>455</v>
       </c>
       <c r="C143" s="2">
-        <v>250</v>
+        <v>105</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>435</v>
+        <v>164</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>41</v>
+        <v>362</v>
       </c>
       <c r="F143" s="2">
         <v>3</v>
       </c>
       <c r="G143" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" s="1" t="s">
         <v>457</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>458</v>
       </c>
       <c r="C144" s="2">
-        <v>105</v>
+        <v>250</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>177</v>
+        <v>435</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>368</v>
+        <v>41</v>
       </c>
       <c r="F144" s="2">
         <v>3</v>
       </c>
       <c r="G144" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" s="1" t="s">
         <v>460</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>461</v>
       </c>
       <c r="C145" s="2">
         <v>135</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F145" s="2">
         <v>3</v>
       </c>
       <c r="G145" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" s="1" t="s">
         <v>463</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>464</v>
       </c>
       <c r="C146" s="2">
         <v>225</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>412</v>
       </c>
       <c r="E146" s="2">
         <v>380</v>
       </c>
       <c r="F146" s="2">
@@ -5702,563 +5702,563 @@
       </c>
       <c r="C148" s="2">
         <v>300</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F148" s="2">
         <v>3</v>
       </c>
       <c r="G148" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" s="1" t="s">
         <v>472</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>473</v>
       </c>
       <c r="C149" s="2">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>435</v>
+        <v>474</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>41</v>
+        <v>362</v>
       </c>
       <c r="F149" s="2">
         <v>3</v>
       </c>
       <c r="G149" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C150" s="2">
-        <v>150</v>
+        <v>400</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>477</v>
+        <v>435</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>368</v>
+        <v>41</v>
       </c>
       <c r="F150" s="2">
         <v>3</v>
       </c>
       <c r="G150" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" s="1" t="s">
         <v>479</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>480</v>
       </c>
       <c r="C151" s="2">
-        <v>300</v>
+        <v>175</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>474</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>362</v>
       </c>
       <c r="F151" s="2">
         <v>3</v>
       </c>
       <c r="G151" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" s="1" t="s">
         <v>482</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>483</v>
       </c>
       <c r="C152" s="2">
         <v>300</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="E152" s="2">
         <v>380</v>
       </c>
       <c r="F152" s="2">
         <v>3</v>
       </c>
       <c r="G152" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" s="1" t="s">
         <v>485</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>486</v>
       </c>
       <c r="C153" s="2">
-        <v>175</v>
+        <v>300</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>422</v>
+      </c>
+      <c r="E153" s="2">
+        <v>380</v>
       </c>
       <c r="F153" s="2">
         <v>3</v>
       </c>
       <c r="G153" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" s="1" t="s">
         <v>488</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>489</v>
       </c>
       <c r="C154" s="2">
         <v>200</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F154" s="2">
         <v>3</v>
       </c>
       <c r="G154" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" s="1" t="s">
         <v>491</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>492</v>
       </c>
       <c r="C155" s="2">
         <v>500</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F155" s="2">
         <v>3</v>
       </c>
       <c r="G155" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" s="1" t="s">
         <v>494</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>495</v>
       </c>
       <c r="C156" s="2">
-        <v>600</v>
+        <v>250</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>435</v>
+        <v>164</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>41</v>
+        <v>362</v>
       </c>
       <c r="F156" s="2">
         <v>3</v>
       </c>
       <c r="G156" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" s="1" t="s">
         <v>497</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>498</v>
       </c>
       <c r="C157" s="2">
-        <v>250</v>
+        <v>600</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>177</v>
+        <v>435</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>368</v>
+        <v>41</v>
       </c>
       <c r="F157" s="2">
         <v>3</v>
       </c>
       <c r="G157" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" s="1" t="s">
         <v>500</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>501</v>
       </c>
       <c r="C158" s="2">
-        <v>800</v>
+        <v>320</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>435</v>
+        <v>164</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>41</v>
+        <v>362</v>
       </c>
       <c r="F158" s="2">
         <v>3</v>
       </c>
       <c r="G158" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" s="1" t="s">
         <v>503</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>504</v>
       </c>
       <c r="C159" s="2">
-        <v>320</v>
+        <v>800</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>177</v>
+        <v>435</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>368</v>
+        <v>41</v>
       </c>
       <c r="F159" s="2">
         <v>3</v>
       </c>
       <c r="G159" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" s="1" t="s">
         <v>506</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>507</v>
       </c>
       <c r="C160" s="2">
         <v>400</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F160" s="2">
         <v>3</v>
       </c>
       <c r="G160" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" s="1" t="s">
         <v>509</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>510</v>
       </c>
       <c r="C161" s="2">
         <v>500</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F161" s="2">
         <v>3</v>
       </c>
       <c r="G161" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" s="1" t="s">
         <v>512</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>513</v>
       </c>
       <c r="C162" s="2">
-        <v>1000</v>
+        <v>630</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>435</v>
+        <v>164</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>41</v>
+        <v>362</v>
       </c>
       <c r="F162" s="2">
         <v>3</v>
       </c>
       <c r="G162" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" s="1" t="s">
         <v>515</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>516</v>
       </c>
       <c r="C163" s="2">
-        <v>630</v>
+        <v>1000</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>177</v>
+        <v>435</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>368</v>
+        <v>41</v>
       </c>
       <c r="F163" s="2">
         <v>3</v>
       </c>
       <c r="G163" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" s="1" t="s">
         <v>518</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>519</v>
       </c>
       <c r="C164" s="2">
         <v>800</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F164" s="2">
         <v>3</v>
       </c>
       <c r="G164" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" s="1" t="s">
         <v>521</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>522</v>
       </c>
       <c r="C165" s="2">
         <v>1000</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F165" s="2">
         <v>3</v>
       </c>
       <c r="G165" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" s="1" t="s">
         <v>524</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>525</v>
       </c>
       <c r="C166" s="2">
         <v>1250</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F166" s="2">
         <v>3</v>
       </c>
       <c r="G166" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" s="1" t="s">
         <v>527</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>528</v>
       </c>
       <c r="C167" s="2">
         <v>1600</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F167" s="2">
         <v>3</v>
       </c>
       <c r="G167" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" s="1" t="s">
         <v>530</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>531</v>
       </c>
       <c r="C168" s="2">
         <v>2000</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F168" s="2">
         <v>3</v>
       </c>
       <c r="G168" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" s="1" t="s">
         <v>533</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>534</v>
       </c>
       <c r="C169" s="2">
         <v>2500</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F169" s="2">
         <v>3</v>
       </c>
       <c r="G169" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" s="1" t="s">
         <v>536</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>537</v>
       </c>
       <c r="C170" s="2">
         <v>3200</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F170" s="2">
         <v>3</v>
       </c>
       <c r="G170" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" s="1" t="s">
         <v>539</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>540</v>
       </c>
       <c r="C171" s="2">
         <v>4000</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="F171" s="2">
         <v>3</v>
       </c>
       <c r="G171" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" s="1" t="s">
         <v>542</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>543</v>
       </c>
       <c r="C172" s="2">
         <v>27</v>
       </c>
       <c r="D172" s="2" t="s">
         <v>544</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>545</v>
       </c>
       <c r="F172" s="2">